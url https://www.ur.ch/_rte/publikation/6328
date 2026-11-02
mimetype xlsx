--- v2 (2026-07-30)
+++ v3 (2026-11-02)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\CifsHome\Home$\erika.zanini\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA9A35D3-94A4-4ED4-BA0C-FB072BE96CFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D15B088-C36C-4A13-A9EF-DCF64B3CE696}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="266">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
@@ -244,53 +244,50 @@
     <t>Buchholz 37</t>
   </si>
   <si>
     <t>Silenen</t>
   </si>
   <si>
     <r>
       <t>Unterdorfstrasse 2</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>Efibach 44</t>
   </si>
   <si>
-    <t>Rüttigasse 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Bissig</t>
   </si>
   <si>
     <t>Pirmin</t>
   </si>
   <si>
     <t>Obere Dorfstrasse 12</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Wilerstrasse 5</t>
   </si>
   <si>
     <t>Brunner</t>
   </si>
   <si>
     <t>Hofstatt 19a</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>Hofstatt 15</t>
@@ -334,53 +331,50 @@
   <si>
     <t>Tarelli</t>
   </si>
   <si>
     <t>Frohmattweg 4</t>
   </si>
   <si>
     <t>Walter</t>
   </si>
   <si>
     <t>Wyrsch</t>
   </si>
   <si>
     <t>Seestrasse 51d</t>
   </si>
   <si>
     <t>Axenstrasse 73a</t>
   </si>
   <si>
     <t>Schulhausplatz 6</t>
   </si>
   <si>
     <t>Dori</t>
   </si>
   <si>
-    <t>Bodenwaldstrasse 10</t>
-[...1 lines deleted...]
-  <si>
     <t>Baumann</t>
   </si>
   <si>
     <t>Breiti 3</t>
   </si>
   <si>
     <t>Göschenen</t>
   </si>
   <si>
     <t>Höheweg 8</t>
   </si>
   <si>
     <t>von Mentlen</t>
   </si>
   <si>
     <t>Biel 8</t>
   </si>
   <si>
     <t>Tobias</t>
   </si>
   <si>
     <t>Stiege 6</t>
   </si>
   <si>
     <t>Schillig</t>
@@ -407,53 +401,50 @@
     <t>Winterberg 7</t>
   </si>
   <si>
     <t>Aschwanden</t>
   </si>
   <si>
     <t xml:space="preserve">Hans </t>
   </si>
   <si>
     <t>Zingelstrasse 3</t>
   </si>
   <si>
     <t>Affentranger</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>Alter Sustenweg 13</t>
   </si>
   <si>
     <t>Wassen</t>
   </si>
   <si>
     <t>Noel</t>
-  </si>
-[...1 lines deleted...]
-    <t>Allenwindenweg 43</t>
   </si>
   <si>
     <t>Carmen</t>
   </si>
   <si>
     <t>Taubach 5</t>
   </si>
   <si>
     <t>obere Ringstrasse 8</t>
   </si>
   <si>
     <t>Mattenweg 18</t>
   </si>
   <si>
     <t>Wehrheim 2</t>
   </si>
   <si>
     <t>Luzia</t>
   </si>
   <si>
     <t>Alter Klausenweg 32</t>
   </si>
   <si>
     <t>Imhof</t>
   </si>
@@ -850,51 +841,60 @@
   <si>
     <t>Edith</t>
   </si>
   <si>
     <t>edith.renner@uri.ch</t>
   </si>
   <si>
     <t>Aecherliweg 24</t>
   </si>
   <si>
     <t>Bahnhofstrasse 6</t>
   </si>
   <si>
     <t>Tino</t>
   </si>
   <si>
     <t>Brückenstalden 6</t>
   </si>
   <si>
     <t>tino.baumann@uri.ch</t>
   </si>
   <si>
     <t>Untere Postmatte 2</t>
   </si>
   <si>
-    <t>(Stand 25.06.2026)</t>
+    <t>Acherweg 4</t>
+  </si>
+  <si>
+    <t>Dorfstrasse 1 / Postfach</t>
+  </si>
+  <si>
+    <t>Zwyssigmatte 4</t>
+  </si>
+  <si>
+    <t>(Stand 02.11.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1329,1795 +1329,1795 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miriam.christen@uri.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.schuler@uri.ch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.huser@uri.ch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hans.aschwanden@uri.ch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.imhof@uri.ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.schmidt@uri.ch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loa.wild@uri.ch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandro.wuethrich@uri.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.bilger@uri.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.vonmentlen@uri.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.cathry@uri.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urs.kieliger@uri.ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.affentranger@uri.ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carmen.epp@uri.ch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petra.muheim@uri.ch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler.attinghausen@uri.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.bachmann@uri.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.brunner@uri.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lea.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theophil.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavian.levy@uri.ch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.brand@uri.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elias.epp@uri.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.imholz@uri.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dori.tarelli@uri.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.wyrsch@uri.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.jauch@uri.ch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.stadler@uri.ch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pirmin.bissig@uri.ch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hansruedi.zgraggen@uri.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.christen@uri.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavio.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.regli@uri.ch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nino.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.furrer@uri.ch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.schaer@uri.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobias.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luzia.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivo.schillig@uri.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landrat@ur.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cornelia.gamma@uri.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josef.inderkum@uri.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.tresch@uri.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noel.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefan.walker@uri.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H71"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A18" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M37" sqref="M37"/>
+      <selection activeCell="L55" sqref="L55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="22.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="45.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="14" t="s">
         <v>54</v>
       </c>
       <c r="H1" s="14" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E2" s="1">
         <v>6460</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="1">
         <v>6463</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E4" s="1">
         <v>6463</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>99</v>
+        <v>264</v>
       </c>
       <c r="E5" s="1">
         <v>6462</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E6" s="1">
         <v>6460</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E7" s="1">
         <v>6460</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E8" s="1">
         <v>6454</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E9" s="1">
         <v>6377</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="1">
         <v>6473</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E11" s="1">
         <v>6484</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="H11" s="7" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>124</v>
+        <v>262</v>
       </c>
       <c r="E12" s="1">
         <v>6460</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E13" s="1">
         <v>6463</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E14" s="1">
         <v>6487</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E15" s="1">
         <v>6472</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="1">
         <v>6462</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E17" s="1">
         <v>6461</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E18" s="1">
         <v>6464</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E19" s="1">
         <v>6473</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G19" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E20" s="1">
         <v>6460</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="E21" s="1">
         <v>6467</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="1">
         <v>6493</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>6463</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E24" s="1">
         <v>6472</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="1">
         <v>6473</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E26" s="1">
         <v>6462</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>69</v>
+        <v>263</v>
       </c>
       <c r="E27" s="1">
         <v>6467</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E28" s="1">
         <v>6467</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E29" s="1">
         <v>6466</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="1">
         <v>6467</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E31" s="1">
         <v>6467</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E32" s="1">
         <v>6467</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G32" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E33" s="1">
         <v>6460</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E34" s="1">
         <v>6468</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E35" s="1">
         <v>6460</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E36" s="1">
         <v>6463</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H36" s="9" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E37" s="1">
         <v>6460</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="H37" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E38" s="1">
         <v>6463</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E39" s="1">
         <v>6465</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E40" s="1">
         <v>6460</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E41" s="1">
         <v>6464</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E42" s="1">
         <v>6482</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E43" s="1">
         <v>6473</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E44" s="1">
         <v>6472</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E45" s="1">
         <v>6472</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E46" s="1">
         <v>6467</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G46" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E47" s="1">
         <v>6460</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E48" s="1">
         <v>6490</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E49" s="1">
         <v>6467</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E50" s="1">
         <v>6460</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E51" s="1">
         <v>6460</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E52" s="1">
         <v>6472</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E53" s="3">
         <v>6468</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B54" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E54" s="1">
         <v>6460</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="E55" s="1">
         <v>6467</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G55" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E56" s="1">
         <v>6472</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E57" s="1">
         <v>6460</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E58" s="1">
         <v>6490</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E59" s="1">
         <v>6460</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="E60" s="1">
         <v>6463</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E61" s="1">
         <v>6491</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E62" s="1">
         <v>6454</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E63" s="1">
         <v>6454</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E64" s="1">
         <v>6468</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="1">
         <v>6452</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B66" s="3"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E66" s="1">
         <v>6460</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B67" s="11"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="13"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H7">
     <sortCondition ref="B2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="G66" r:id="rId1" xr:uid="{2B7BD965-DA33-477A-9504-49DBA06F09E9}"/>
     <hyperlink ref="G5" r:id="rId2" xr:uid="{E4B1D14B-1118-4D90-B20D-16C783AB7329}"/>
     <hyperlink ref="G6" r:id="rId3" xr:uid="{AB43F646-6BE7-4B20-8D33-8AAD9A66F5F0}"/>
     <hyperlink ref="G8" r:id="rId4" xr:uid="{71B5CC7E-DBEF-4617-A58C-C7AC0021FA9B}"/>
     <hyperlink ref="G10" r:id="rId5" xr:uid="{6D126D80-9257-4CF6-A887-B580B81BDB4A}"/>
     <hyperlink ref="G14" r:id="rId6" xr:uid="{BD0141E0-43BE-4064-8B3C-90FF4E8CE110}"/>
     <hyperlink ref="G16" r:id="rId7" xr:uid="{0461F323-ED64-4024-AB51-48F60B1F3C51}"/>
     <hyperlink ref="G17" r:id="rId8" xr:uid="{E2E9DFC9-7C49-4972-AECA-1A56C7D07EB6}"/>
     <hyperlink ref="G18" r:id="rId9" xr:uid="{804E79BA-C631-41BE-802B-242A6E743561}"/>
     <hyperlink ref="G20" r:id="rId10" xr:uid="{EE3F0664-D5C8-4562-BDED-9F408DECEFBD}"/>
     <hyperlink ref="G21" r:id="rId11" xr:uid="{7CD916B1-6A1C-4A3F-9223-BB7304965898}"/>
     <hyperlink ref="G22" r:id="rId12" xr:uid="{44460AED-6B29-41D1-8367-78668F8D0D74}"/>
     <hyperlink ref="G23" r:id="rId13" xr:uid="{98E94D1E-B73D-4F15-B1FE-A829DC32BD93}"/>
     <hyperlink ref="G25" r:id="rId14" xr:uid="{0D6FC63A-46D3-48ED-97B2-759ADC7386A1}"/>
     <hyperlink ref="G27" r:id="rId15" xr:uid="{7FEFF846-893A-4746-BB48-01BC3B675F57}"/>