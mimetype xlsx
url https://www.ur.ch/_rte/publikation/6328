--- v0 (2025-11-28)
+++ v1 (2026-05-24)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\CifsHome\Home$\erika.zanini\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B18A3ED-3C0A-4492-BFB9-828B5206E11C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{147CBAC4-33F0-4E0C-8E4F-4DD652041176}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="266">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
@@ -200,59 +201,50 @@
   <si>
     <t>Christen</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>Güetli 1</t>
   </si>
   <si>
     <t>Hospental</t>
   </si>
   <si>
     <t>Schuler</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>Aecherliweg 9</t>
   </si>
   <si>
     <t>Franz</t>
   </si>
   <si>
-    <t>Läubli Ziegler</t>
-[...7 lines deleted...]
-  <si>
     <t>Elias</t>
   </si>
   <si>
     <t>Cornelia</t>
   </si>
   <si>
     <t>Kurt</t>
   </si>
   <si>
     <t>Seedorferstrasse 29</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Besslerweg 2</t>
   </si>
   <si>
     <t>Bachmann</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Buchholz 37</t>
@@ -453,53 +445,50 @@
   <si>
     <t>Taubach 5</t>
   </si>
   <si>
     <t>obere Ringstrasse 8</t>
   </si>
   <si>
     <t>Mattenweg 18</t>
   </si>
   <si>
     <t>Wehrheim 2</t>
   </si>
   <si>
     <t>Luzia</t>
   </si>
   <si>
     <t>Alter Klausenweg 32</t>
   </si>
   <si>
     <t>Imhof</t>
   </si>
   <si>
     <t>Jonas</t>
   </si>
   <si>
-    <t>Stöckligasse 4</t>
-[...1 lines deleted...]
-  <si>
     <t>Jauch</t>
   </si>
   <si>
     <t>Efibach 3</t>
   </si>
   <si>
     <t>Levy</t>
   </si>
   <si>
     <t>Flavian</t>
   </si>
   <si>
     <t>Gotthardstrasse 30</t>
   </si>
   <si>
     <t>Muheim Quick</t>
   </si>
   <si>
     <t>Petra</t>
   </si>
   <si>
     <t>Fabrikstrasse 30</t>
   </si>
   <si>
     <t>Schär</t>
@@ -637,53 +626,50 @@
     <t>andreas.gisler@uri.ch</t>
   </si>
   <si>
     <t>flavio.gisler@uri.ch</t>
   </si>
   <si>
     <t>kurt.gisler@uri.ch</t>
   </si>
   <si>
     <t>lea.gisler@uri.ch</t>
   </si>
   <si>
     <t>tobias.gisler@uri.ch</t>
   </si>
   <si>
     <t>martin.huser@uri.ch</t>
   </si>
   <si>
     <t>franz.imholz@uri.ch</t>
   </si>
   <si>
     <t>josef.inderkum@uri.ch</t>
   </si>
   <si>
     <t>urs.kieliger@uri.ch</t>
-  </si>
-[...1 lines deleted...]
-    <t>sylvia.laeubli@uri.ch</t>
   </si>
   <si>
     <t>markus.regli@uri.ch</t>
   </si>
   <si>
     <t>ivo.schillig@uri.ch</t>
   </si>
   <si>
     <t>christian.schuler@uri.ch</t>
   </si>
   <si>
     <t>dori.tarelli@uri.ch</t>
   </si>
   <si>
     <t>walter.tresch@uri.ch</t>
   </si>
   <si>
     <t>michael.vonmentlen@uri.ch</t>
   </si>
   <si>
     <t>ruedi.wyrsch@uri.ch</t>
   </si>
   <si>
     <t>theophil.zurfluh@uri.ch</t>
   </si>
@@ -846,54 +832,69 @@
   <si>
     <t>Wyergasse 18</t>
   </si>
   <si>
     <t>julia.gisler@uri.ch</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Bahnhofstrasse 65</t>
   </si>
   <si>
     <t>oliver.gisler@uri.ch</t>
   </si>
   <si>
     <t>Lustenberger</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>thomas.lustenberger@uri.ch</t>
   </si>
   <si>
-    <t>(Stand 20.10.2025)</t>
-[...1 lines deleted...]
-  <si>
     <t>Gotthardmatte 10</t>
+  </si>
+  <si>
+    <t>Baumann Renner</t>
+  </si>
+  <si>
+    <t>Edith</t>
+  </si>
+  <si>
+    <t>edith.renner@uri.ch</t>
+  </si>
+  <si>
+    <t>Aecherliweg 24</t>
+  </si>
+  <si>
+    <t>Bahnhofstrasse 6</t>
+  </si>
+  <si>
+    <t>(Stand 17.04.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -965,95 +966,94 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1318,1901 +1318,1906 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.christen@uri.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavio.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvia.laeubli@uri.ch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carmen.epp@uri.ch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobias.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.affentranger@uri.ch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petra.muheim@uri.ch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.stadler@uri.ch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler.attinghausen@uri.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.cathry@uri.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urs.kieliger@uri.ch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theophil.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noel.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavian.levy@uri.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernadette.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cornelia.gamma@uri.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lea.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dori.tarelli@uri.ch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landrat@ur.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.bachmann@uri.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.brunner@uri.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josef.inderkum@uri.ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.wyrsch@uri.ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.furrer@uri.ch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.jauch@uri.ch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hansruedi.zgraggen@uri.ch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elias.epp@uri.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.imholz@uri.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.schuler@uri.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hans.aschwanden@uri.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.schmidt@uri.ch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandro.wuethrich@uri.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.brand@uri.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.vonmentlen@uri.ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.imhof@uri.ch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loa.wild@uri.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pirmin.bissig@uri.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miriam.christen@uri.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.huser@uri.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.regli@uri.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.tresch@uri.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nino.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luzia.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.schaer@uri.ch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivo.schillig@uri.ch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.bilger@uri.ch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefan.walker@uri.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.arnold@uri.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.christen@uri.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavio.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.regli@uri.ch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.furrer@uri.ch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobias.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nino.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luzia.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.schaer@uri.ch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefan.walker@uri.ch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivo.schillig@uri.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernadette.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cornelia.gamma@uri.ch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.tresch@uri.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.brunner@uri.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josef.inderkum@uri.ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theophil.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noel.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavian.levy@uri.ch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pirmin.bissig@uri.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miriam.christen@uri.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.huser@uri.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.schuler@uri.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.vonmentlen@uri.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hans.aschwanden@uri.ch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.imhof@uri.ch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.schmidt@uri.ch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandro.wuethrich@uri.ch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.bilger@uri.ch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loa.wild@uri.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.cathry@uri.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urs.kieliger@uri.ch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.affentranger@uri.ch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carmen.epp@uri.ch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petra.muheim@uri.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lea.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler.attinghausen@uri.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landrat@ur.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.bachmann@uri.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elias.epp@uri.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.imholz@uri.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dori.tarelli@uri.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.stadler@uri.ch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.brand@uri.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.wyrsch@uri.ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.jauch@uri.ch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hansruedi.zgraggen@uri.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H71"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView tabSelected="1" topLeftCell="A33" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F76" sqref="F76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="22.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="45.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="14" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="14" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E2" s="1">
         <v>6460</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="1">
         <v>6463</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E4" s="1">
         <v>6463</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E5" s="1">
         <v>6463</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E6" s="1">
         <v>6462</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E7" s="1">
         <v>6460</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E8" s="1">
         <v>6460</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E9" s="1">
         <v>6454</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E10" s="1">
         <v>6377</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E11" s="1">
         <v>6473</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E12" s="1">
         <v>6484</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E13" s="1">
         <v>6460</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E14" s="1">
         <v>6487</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="H14" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>169</v>
+        <v>205</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>39</v>
+        <v>260</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>40</v>
+        <v>261</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>41</v>
+        <v>263</v>
       </c>
       <c r="E15" s="1">
-        <v>6462</v>
+        <v>6472</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>27</v>
+      </c>
+      <c r="G15" t="s">
+        <v>262</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="E16" s="1">
-        <v>6461</v>
+        <v>6462</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E17" s="1">
-        <v>6464</v>
+        <v>6461</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>180</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>245</v>
+        <v>32</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>246</v>
+        <v>76</v>
       </c>
       <c r="E18" s="1">
-        <v>6473</v>
+        <v>6464</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>36</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>181</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>167</v>
+        <v>233</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>240</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>81</v>
+        <v>241</v>
       </c>
       <c r="E19" s="1">
-        <v>6460</v>
+        <v>6473</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>68</v>
+      </c>
+      <c r="G19" t="s">
+        <v>242</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>9</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>254</v>
+        <v>205</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" s="1">
+        <v>6460</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="1">
+      <c r="D21" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E21" s="1">
         <v>6467</v>
       </c>
-      <c r="F20" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="H21" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="E22" s="1">
-        <v>6463</v>
+        <v>6493</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="H22" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H22" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>130</v>
+        <v>79</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="E23" s="1">
-        <v>6472</v>
+        <v>6463</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>169</v>
+        <v>205</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>62</v>
+        <v>127</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>73</v>
+        <v>128</v>
       </c>
       <c r="E24" s="1">
-        <v>6473</v>
+        <v>6472</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>211</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="E25" s="1">
-        <v>6462</v>
+        <v>6473</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>186</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>74</v>
+        <v>162</v>
       </c>
       <c r="E26" s="1">
-        <v>6467</v>
+        <v>6462</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>191</v>
+        <v>212</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>169</v>
+        <v>205</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="E27" s="1">
         <v>6467</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>187</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="E28" s="1">
-        <v>6466</v>
+        <v>6467</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>213</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>40</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="E29" s="1">
-        <v>6467</v>
+        <v>6466</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B30" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C30" s="8" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="C30" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="E30" s="1">
         <v>6467</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>189</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>255</v>
+        <v>58</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>256</v>
+        <v>130</v>
       </c>
       <c r="E31" s="1">
         <v>6467</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G31" s="15" t="s">
-        <v>257</v>
+      <c r="G31" s="1" t="s">
+        <v>214</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B32" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B32" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C32" s="1" t="s">
-        <v>64</v>
+      <c r="C32" s="8" t="s">
+        <v>250</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>65</v>
+        <v>251</v>
       </c>
       <c r="E32" s="1">
-        <v>6460</v>
+        <v>6467</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>5</v>
+      </c>
+      <c r="G32" t="s">
+        <v>252</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B33" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C33" s="8" t="s">
-        <v>64</v>
+      <c r="C33" s="1" t="s">
+        <v>61</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="E33" s="1">
-        <v>6468</v>
+        <v>6460</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>190</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B34" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B34" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C34" s="1" t="s">
-        <v>84</v>
+      <c r="C34" s="8" t="s">
+        <v>61</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>85</v>
+        <v>131</v>
       </c>
       <c r="E34" s="1">
-        <v>6460</v>
+        <v>6468</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>232</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>135</v>
+        <v>81</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="E35" s="1">
-        <v>6463</v>
+        <v>6460</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>191</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>169</v>
+        <v>205</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>258</v>
+        <v>132</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>259</v>
+        <v>133</v>
       </c>
       <c r="E36" s="1">
-        <v>6460</v>
+        <v>6463</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>215</v>
       </c>
       <c r="H36" s="9" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>111</v>
+        <v>253</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>112</v>
+        <v>254</v>
       </c>
       <c r="E37" s="1">
-        <v>6463</v>
+        <v>6460</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>255</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E38" s="1">
-        <v>6465</v>
+        <v>6463</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>9</v>
+        <v>233</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>137</v>
+        <v>6</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>138</v>
+        <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="E39" s="1">
-        <v>6460</v>
+        <v>6465</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>234</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>87</v>
+        <v>264</v>
       </c>
       <c r="E40" s="1">
-        <v>6464</v>
+        <v>6460</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>216</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="E41" s="1">
-        <v>6482</v>
+        <v>6464</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>194</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="E42" s="1">
-        <v>6473</v>
+        <v>6482</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>195</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>91</v>
+        <v>136</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>93</v>
+        <v>137</v>
       </c>
       <c r="E43" s="1">
-        <v>6472</v>
+        <v>6473</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>217</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>210</v>
+        <v>165</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="E44" s="1">
         <v>6472</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>196</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E45" s="1">
         <v>6472</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E46" s="1">
         <v>6467</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G46" s="15" t="s">
-        <v>263</v>
+      <c r="G46" t="s">
+        <v>258</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E47" s="1">
         <v>6460</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E48" s="1">
         <v>6490</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E49" s="1">
         <v>6467</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E50" s="1">
         <v>6460</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E51" s="1">
         <v>6460</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E52" s="1">
         <v>6472</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E53" s="3">
         <v>6468</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E54" s="1">
         <v>6460</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E55" s="1">
         <v>6467</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G55" s="15" t="s">
-        <v>253</v>
+      <c r="G55" t="s">
+        <v>248</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E56" s="1">
         <v>6472</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E57" s="1">
         <v>6460</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E58" s="1">
         <v>6490</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E59" s="1">
         <v>6460</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E60" s="1">
         <v>6463</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="G60" s="15" t="s">
-        <v>250</v>
+      <c r="G60" t="s">
+        <v>245</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E61" s="1">
         <v>6491</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E62" s="1">
         <v>6454</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E63" s="1">
         <v>6454</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E64" s="1">
         <v>6468</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="1">
         <v>6452</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B66" s="3"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E66" s="1">
         <v>6460</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B67" s="11"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="13"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H8">
     <sortCondition ref="B2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="G66" r:id="rId1" xr:uid="{2B7BD965-DA33-477A-9504-49DBA06F09E9}"/>
     <hyperlink ref="G5" r:id="rId2" xr:uid="{802CAF7E-8584-4427-B41B-E2570823A039}"/>
     <hyperlink ref="G6" r:id="rId3" xr:uid="{E4B1D14B-1118-4D90-B20D-16C783AB7329}"/>
     <hyperlink ref="G7" r:id="rId4" xr:uid="{AB43F646-6BE7-4B20-8D33-8AAD9A66F5F0}"/>
     <hyperlink ref="G9" r:id="rId5" xr:uid="{71B5CC7E-DBEF-4617-A58C-C7AC0021FA9B}"/>
     <hyperlink ref="G11" r:id="rId6" xr:uid="{6D126D80-9257-4CF6-A887-B580B81BDB4A}"/>
     <hyperlink ref="G14" r:id="rId7" xr:uid="{BD0141E0-43BE-4064-8B3C-90FF4E8CE110}"/>
-    <hyperlink ref="G15" r:id="rId8" xr:uid="{0461F323-ED64-4024-AB51-48F60B1F3C51}"/>
-[...48 lines deleted...]
-    <hyperlink ref="G61" r:id="rId57" xr:uid="{2E29F363-7AA7-46A7-AFF7-74FCFE305D63}"/>
+    <hyperlink ref="G16" r:id="rId8" xr:uid="{0461F323-ED64-4024-AB51-48F60B1F3C51}"/>
+    <hyperlink ref="G17" r:id="rId9" xr:uid="{E2E9DFC9-7C49-4972-AECA-1A56C7D07EB6}"/>
+    <hyperlink ref="G18" r:id="rId10" xr:uid="{804E79BA-C631-41BE-802B-242A6E743561}"/>
+    <hyperlink ref="G20" r:id="rId11" xr:uid="{EE3F0664-D5C8-4562-BDED-9F408DECEFBD}"/>
+    <hyperlink ref="G21" r:id="rId12" xr:uid="{7CD916B1-6A1C-4A3F-9223-BB7304965898}"/>
+    <hyperlink ref="G22" r:id="rId13" xr:uid="{44460AED-6B29-41D1-8367-78668F8D0D74}"/>
+    <hyperlink ref="G23" r:id="rId14" xr:uid="{98E94D1E-B73D-4F15-B1FE-A829DC32BD93}"/>
+    <hyperlink ref="G25" r:id="rId15" xr:uid="{0D6FC63A-46D3-48ED-97B2-759ADC7386A1}"/>
+    <hyperlink ref="G27" r:id="rId16" xr:uid="{7FEFF846-893A-4746-BB48-01BC3B675F57}"/>
+    <hyperlink ref="G29" r:id="rId17" xr:uid="{CDF214CE-7CAF-46F3-B5E5-2D5F5648679D}"/>
+    <hyperlink ref="G30" r:id="rId18" xr:uid="{62FDCDEC-C4ED-4E5C-879D-199144D4FA22}"/>
+    <hyperlink ref="G33" r:id="rId19" xr:uid="{D23AC8DF-E0C9-41D8-B611-03D240022CF6}"/>
+    <hyperlink ref="G35" r:id="rId20" xr:uid="{4A0197EE-BCEF-4C8E-9458-035F9DF89ACE}"/>
+    <hyperlink ref="G38" r:id="rId21" xr:uid="{58826527-FC6E-4892-BE15-4D6C15CC1219}"/>
+    <hyperlink ref="G39" r:id="rId22" xr:uid="{AA838575-ECB8-4B45-A33E-3D8E2B039077}"/>
+    <hyperlink ref="G41" r:id="rId23" xr:uid="{3AFD9FAF-E0C5-483D-AABC-2B5D1220FC81}"/>
+    <hyperlink ref="G42" r:id="rId24" xr:uid="{6CE30923-AFDE-4E42-8B16-D53EAAB0A232}"/>
+    <hyperlink ref="G44" r:id="rId25" xr:uid="{84C936A2-9640-4473-8255-F8E6690D5AC0}"/>
+    <hyperlink ref="G48" r:id="rId26" xr:uid="{D54943D4-30D5-41D1-B385-0A85F7D3AEBD}"/>
+    <hyperlink ref="G52" r:id="rId27" xr:uid="{3E67210E-B3C7-454E-BA1F-D10A28D99211}"/>
+    <hyperlink ref="G54" r:id="rId28" xr:uid="{7CFEF360-47ED-463D-8151-B765B3787033}"/>
+    <hyperlink ref="G56" r:id="rId29" xr:uid="{B131E9F0-B8C1-41AF-BBF7-2A54539C3F84}"/>
+    <hyperlink ref="G57" r:id="rId30" xr:uid="{9A645309-DEAD-4902-936B-3C31050020A4}"/>
+    <hyperlink ref="G62" r:id="rId31" xr:uid="{370C1CBA-9EA1-4BD5-82EC-057DB959B795}"/>
+    <hyperlink ref="G65" r:id="rId32" xr:uid="{07E954A3-EAF8-4BAD-AA82-3164E0B111BF}"/>
+    <hyperlink ref="G2" r:id="rId33" xr:uid="{1EE05A7B-14F2-4DCE-8111-A482643FDB2B}"/>
+    <hyperlink ref="G8" r:id="rId34" xr:uid="{63C9D1A8-9E32-4792-BC9B-345FF53AA453}"/>
+    <hyperlink ref="G10" r:id="rId35" xr:uid="{56BBC799-F4F6-498A-936E-0397EC861D01}"/>
+    <hyperlink ref="G12" r:id="rId36" xr:uid="{7A7B507E-1434-4832-805F-DC6E9FA3A5FB}"/>
+    <hyperlink ref="G13" r:id="rId37" xr:uid="{A6821EC0-E58D-4CD0-91EE-8C4CBC9A7F97}"/>
+    <hyperlink ref="G24" r:id="rId38" xr:uid="{9FA59544-6CC3-44F0-BCFC-DB8724FA0BC8}"/>
+    <hyperlink ref="G26" r:id="rId39" xr:uid="{B7E6A6AF-8D6C-4332-BFF2-D810D579872F}"/>
+    <hyperlink ref="G28" r:id="rId40" xr:uid="{A7172771-47B0-4A3F-97E1-EE260D6F5800}"/>
+    <hyperlink ref="G31" r:id="rId41" xr:uid="{EEB76E71-4616-47A1-92B4-BC2F063C535C}"/>
+    <hyperlink ref="G36" r:id="rId42" xr:uid="{A801E607-6877-4BA9-B42D-02982F402571}"/>
+    <hyperlink ref="G40" r:id="rId43" xr:uid="{0C76B996-6BD7-4F37-8840-19D5A941C8BA}"/>
+    <hyperlink ref="G43" r:id="rId44" xr:uid="{01098592-36E6-4ABF-BDC0-D1C23589A633}"/>
+    <hyperlink ref="G45" r:id="rId45" xr:uid="{F417C9FA-6530-4600-BB16-38A86609FAFF}"/>
+    <hyperlink ref="G47" r:id="rId46" xr:uid="{E170F3E7-4AD4-4342-92B2-EB7C8A77459A}"/>
+    <hyperlink ref="G49" r:id="rId47" xr:uid="{BA5A8EC9-BEF3-4BB3-BE49-9F5299D2CA04}"/>
+    <hyperlink ref="G51" r:id="rId48" xr:uid="{EA420E3B-EA0D-4A30-AEA3-36CA7F850D36}"/>
+    <hyperlink ref="G53" r:id="rId49" xr:uid="{8936A4D2-DBFB-44BE-B07C-7C7068D098A9}"/>
+    <hyperlink ref="G58" r:id="rId50" xr:uid="{626E1D79-A649-45A6-ADDA-5E861C111588}"/>
+    <hyperlink ref="G59" r:id="rId51" xr:uid="{78C485BC-5B54-449B-8DCF-670A5A68E7BC}"/>
+    <hyperlink ref="G63" r:id="rId52" xr:uid="{6822E57B-CB6D-429B-B1C6-D56443017212}"/>
+    <hyperlink ref="G64" r:id="rId53" xr:uid="{4A66BCBB-7D4E-46F8-A7DC-D8B286D2F93E}"/>
+    <hyperlink ref="G34" r:id="rId54" xr:uid="{2CF69B9F-A5A5-451F-AD0A-F834BC52363B}"/>
+    <hyperlink ref="G50" r:id="rId55" xr:uid="{AF71151C-7238-4123-A154-8668475BAFD1}"/>
+    <hyperlink ref="G61" r:id="rId56" xr:uid="{2E29F363-7AA7-46A7-AFF7-74FCFE305D63}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId58"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId57"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e1518ea5-ecd1-48e9-bbff-99f061ec0ffd}" enabled="0" method="" siteId="{e1518ea5-ecd1-48e9-bbff-99f061ec0ffd}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Tabelle1</vt:lpstr>
       <vt:lpstr>Tabelle2</vt:lpstr>
       <vt:lpstr>Tabelle3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>