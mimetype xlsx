--- v1 (2026-05-24)
+++ v2 (2026-07-30)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\CifsHome\Home$\erika.zanini\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{147CBAC4-33F0-4E0C-8E4F-4DD652041176}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA9A35D3-94A4-4ED4-BA0C-FB072BE96CFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="266">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>PLZ</t>
@@ -159,57 +159,51 @@
   <si>
     <t>Seelisberg</t>
   </si>
   <si>
     <t>Cathry</t>
   </si>
   <si>
     <t>Bilger</t>
   </si>
   <si>
     <t>Andreas</t>
   </si>
   <si>
     <t>Blumenfeldstrasse 4</t>
   </si>
   <si>
     <t>Flavio</t>
   </si>
   <si>
     <t>Pascal</t>
   </si>
   <si>
     <t>Bauen</t>
   </si>
   <si>
-    <t>Bernadette</t>
-[...1 lines deleted...]
-  <si>
     <t>Arnold (1965)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zwissigmatte 1</t>
   </si>
   <si>
     <t>Rathausplatz 1</t>
   </si>
   <si>
     <t>Arnold (1981)</t>
   </si>
   <si>
     <t>Staldengasse 8</t>
   </si>
   <si>
     <t>Christen</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>Güetli 1</t>
   </si>
   <si>
     <t>Hospental</t>
   </si>
   <si>
     <t>Schuler</t>
   </si>
@@ -496,53 +490,50 @@
   <si>
     <t>Oberbustigasse 1</t>
   </si>
   <si>
     <t>Schmidt</t>
   </si>
   <si>
     <t>Valentin</t>
   </si>
   <si>
     <t>Hagenstrasse 7</t>
   </si>
   <si>
     <t>Stadler</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>Walter-Fürststrasse 6</t>
   </si>
   <si>
     <t>Anita</t>
   </si>
   <si>
-    <t>Kornmattweg 10</t>
-[...1 lines deleted...]
-  <si>
     <t>Wild</t>
   </si>
   <si>
     <t>Loa</t>
   </si>
   <si>
     <t>Im Mätteli 8</t>
   </si>
   <si>
     <t>Zgraggen</t>
   </si>
   <si>
     <t>Dorfstrasse 40b</t>
   </si>
   <si>
     <t>Walker</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Missionsweg 3</t>
   </si>
   <si>
     <t>Studenstrasse 27a</t>
@@ -554,53 +545,50 @@
     <t>Anrede</t>
   </si>
   <si>
     <t>Herr Landrat</t>
   </si>
   <si>
     <t>Werden mehr als 50 Empfänger eingetragen, wird der korrekte Versand nicht garantiert, da allenfalls der Spamfilter in Aktion tritt.</t>
   </si>
   <si>
     <t>fabio.affentranger@uri.ch</t>
   </si>
   <si>
     <t>alois.arnold.65@uri.ch</t>
   </si>
   <si>
     <t>Fraktion</t>
   </si>
   <si>
     <t>Landratssekretariat</t>
   </si>
   <si>
     <t>landrat@ur.ch</t>
   </si>
   <si>
     <t>alois.arnold.81@uri.ch</t>
-  </si>
-[...1 lines deleted...]
-    <t>bernadette.arnold@uri.ch</t>
   </si>
   <si>
     <t>bruno.arnold@uri.ch</t>
   </si>
   <si>
     <t>michael.arnold@uri.ch</t>
   </si>
   <si>
     <t>pascal.arnold@uri.ch</t>
   </si>
   <si>
     <t>marcel.bachmann@uri.ch</t>
   </si>
   <si>
     <t>walter.baumann@uri.ch</t>
   </si>
   <si>
     <t>andreas.bilger@uri.ch</t>
   </si>
   <si>
     <t>pirmin.bissig@uri.ch</t>
   </si>
   <si>
     <t>alois.brand@uri.ch</t>
   </si>
@@ -850,51 +838,63 @@
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>thomas.lustenberger@uri.ch</t>
   </si>
   <si>
     <t>Gotthardmatte 10</t>
   </si>
   <si>
     <t>Baumann Renner</t>
   </si>
   <si>
     <t>Edith</t>
   </si>
   <si>
     <t>edith.renner@uri.ch</t>
   </si>
   <si>
     <t>Aecherliweg 24</t>
   </si>
   <si>
     <t>Bahnhofstrasse 6</t>
   </si>
   <si>
-    <t>(Stand 17.04.2026)</t>
+    <t>Tino</t>
+  </si>
+  <si>
+    <t>Brückenstalden 6</t>
+  </si>
+  <si>
+    <t>tino.baumann@uri.ch</t>
+  </si>
+  <si>
+    <t>Untere Postmatte 2</t>
+  </si>
+  <si>
+    <t>(Stand 25.06.2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1318,1875 +1318,1874 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.christen@uri.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavio.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.regli@uri.ch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.furrer@uri.ch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobias.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nino.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luzia.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.schaer@uri.ch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefan.walker@uri.ch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivo.schillig@uri.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernadette.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cornelia.gamma@uri.ch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.tresch@uri.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.brunner@uri.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josef.inderkum@uri.ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theophil.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noel.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavian.levy@uri.ch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pirmin.bissig@uri.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miriam.christen@uri.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.huser@uri.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.schuler@uri.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.vonmentlen@uri.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hans.aschwanden@uri.ch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.imhof@uri.ch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.schmidt@uri.ch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandro.wuethrich@uri.ch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.bilger@uri.ch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loa.wild@uri.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.cathry@uri.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urs.kieliger@uri.ch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.affentranger@uri.ch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carmen.epp@uri.ch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petra.muheim@uri.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lea.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler.attinghausen@uri.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landrat@ur.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.bachmann@uri.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elias.epp@uri.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.imholz@uri.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dori.tarelli@uri.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.stadler@uri.ch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.brand@uri.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.wyrsch@uri.ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.jauch@uri.ch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hansruedi.zgraggen@uri.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miriam.christen@uri.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christian.schuler@uri.ch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.huser@uri.ch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hans.aschwanden@uri.ch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.imhof@uri.ch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valentin.schmidt@uri.ch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loa.wild@uri.ch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandro.wuethrich@uri.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.bilger@uri.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andreas.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.vonmentlen@uri.ch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.cathry@uri.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urs.kieliger@uri.ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.affentranger@uri.ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carmen.epp@uri.ch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:petra.muheim@uri.ch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurt.gisler.attinghausen@uri.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.bachmann@uri.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.brunner@uri.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lea.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:theophil.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavian.levy@uri.ch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anita.zurfluh@uri.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascal.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alois.brand@uri.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elias.epp@uri.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franz.imholz@uri.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dori.tarelli@uri.ch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.wyrsch@uri.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcel.jauch@uri.ch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.stadler@uri.ch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pirmin.bissig@uri.ch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hansruedi.zgraggen@uri.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bruno.christen@uri.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flavio.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:markus.regli@uri.ch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nino.arnold@uri.ch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.furrer@uri.ch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.schaer@uri.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tobias.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luzia.gisler@uri.ch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivo.schillig@uri.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:landrat@ur.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cornelia.gamma@uri.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josef.inderkum@uri.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:walter.tresch@uri.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:noel.baumann@uri.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stefan.walker@uri.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H71"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A33" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="F76" sqref="F76"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="M37" sqref="M37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="22.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="29.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="45.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H1" s="14" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E2" s="1">
         <v>6460</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="1">
         <v>6463</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E4" s="1">
         <v>6463</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>205</v>
+        <v>162</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="E5" s="1">
-        <v>6463</v>
+        <v>6462</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>233</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>61</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>62</v>
       </c>
       <c r="E6" s="1">
-        <v>6462</v>
+        <v>6460</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>171</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="E7" s="1">
         <v>6460</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>202</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>165</v>
+        <v>245</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="E8" s="1">
-        <v>6460</v>
+        <v>6454</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>206</v>
+        <v>172</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>229</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>117</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="E9" s="1">
-        <v>6454</v>
+        <v>6377</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="E10" s="1">
-        <v>6377</v>
+        <v>6473</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="H10" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="H10" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="E11" s="1">
-        <v>6473</v>
+        <v>6484</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>204</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E12" s="1">
-        <v>6484</v>
+        <v>6460</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>205</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>125</v>
+        <v>261</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>126</v>
+        <v>262</v>
       </c>
       <c r="E13" s="1">
-        <v>6460</v>
+        <v>6463</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>12</v>
+      </c>
+      <c r="G13" t="s">
+        <v>263</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E14" s="1">
         <v>6487</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="E15" s="1">
         <v>6472</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="1">
         <v>6462</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E17" s="1">
         <v>6461</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E18" s="1">
         <v>6464</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="E19" s="1">
         <v>6473</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G19" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E20" s="1">
         <v>6460</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E21" s="1">
         <v>6467</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E22" s="1">
         <v>6493</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>6463</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E24" s="1">
         <v>6472</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E25" s="1">
         <v>6473</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E26" s="1">
         <v>6462</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E27" s="1">
         <v>6467</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E28" s="1">
         <v>6467</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E29" s="1">
         <v>6466</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>44</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H29" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E30" s="1">
         <v>6467</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E31" s="1">
         <v>6467</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E32" s="1">
         <v>6467</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G32" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E33" s="1">
         <v>6460</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E34" s="1">
         <v>6468</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E35" s="1">
         <v>6460</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E36" s="1">
         <v>6463</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="H36" s="9" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E37" s="1">
         <v>6460</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="H37" s="9" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E38" s="1">
         <v>6463</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E39" s="1">
         <v>6465</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="E40" s="1">
         <v>6460</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E41" s="1">
         <v>6464</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B42" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E42" s="1">
         <v>6482</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E43" s="1">
         <v>6473</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E44" s="1">
         <v>6472</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E45" s="1">
         <v>6472</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="E46" s="1">
         <v>6467</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G46" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B47" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E47" s="1">
         <v>6460</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E48" s="1">
         <v>6490</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E49" s="1">
         <v>6467</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B50" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E50" s="1">
         <v>6460</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E51" s="1">
         <v>6460</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E52" s="1">
         <v>6472</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B53" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D53" s="3" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E53" s="3">
         <v>6468</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E54" s="1">
         <v>6460</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E55" s="1">
         <v>6467</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G55" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E56" s="1">
         <v>6472</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E57" s="1">
         <v>6460</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E58" s="1">
         <v>6490</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E59" s="1">
         <v>6460</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E60" s="1">
         <v>6463</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E61" s="1">
         <v>6491</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E62" s="1">
         <v>6454</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E63" s="1">
         <v>6454</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>153</v>
+        <v>264</v>
       </c>
       <c r="E64" s="1">
         <v>6468</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="1">
         <v>6452</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B66" s="3"/>
       <c r="C66" s="1"/>
       <c r="D66" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E66" s="1">
         <v>6460</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row r="67" spans="1:8" s="12" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="10" t="s">
         <v>265</v>
       </c>
       <c r="B67" s="11"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="13"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H8">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:H7">
     <sortCondition ref="B2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="G66" r:id="rId1" xr:uid="{2B7BD965-DA33-477A-9504-49DBA06F09E9}"/>
-    <hyperlink ref="G5" r:id="rId2" xr:uid="{802CAF7E-8584-4427-B41B-E2570823A039}"/>
-[...53 lines deleted...]
-    <hyperlink ref="G61" r:id="rId56" xr:uid="{2E29F363-7AA7-46A7-AFF7-74FCFE305D63}"/>
+    <hyperlink ref="G5" r:id="rId2" xr:uid="{E4B1D14B-1118-4D90-B20D-16C783AB7329}"/>
+    <hyperlink ref="G6" r:id="rId3" xr:uid="{AB43F646-6BE7-4B20-8D33-8AAD9A66F5F0}"/>
+    <hyperlink ref="G8" r:id="rId4" xr:uid="{71B5CC7E-DBEF-4617-A58C-C7AC0021FA9B}"/>
+    <hyperlink ref="G10" r:id="rId5" xr:uid="{6D126D80-9257-4CF6-A887-B580B81BDB4A}"/>
+    <hyperlink ref="G14" r:id="rId6" xr:uid="{BD0141E0-43BE-4064-8B3C-90FF4E8CE110}"/>
+    <hyperlink ref="G16" r:id="rId7" xr:uid="{0461F323-ED64-4024-AB51-48F60B1F3C51}"/>
+    <hyperlink ref="G17" r:id="rId8" xr:uid="{E2E9DFC9-7C49-4972-AECA-1A56C7D07EB6}"/>
+    <hyperlink ref="G18" r:id="rId9" xr:uid="{804E79BA-C631-41BE-802B-242A6E743561}"/>
+    <hyperlink ref="G20" r:id="rId10" xr:uid="{EE3F0664-D5C8-4562-BDED-9F408DECEFBD}"/>
+    <hyperlink ref="G21" r:id="rId11" xr:uid="{7CD916B1-6A1C-4A3F-9223-BB7304965898}"/>
+    <hyperlink ref="G22" r:id="rId12" xr:uid="{44460AED-6B29-41D1-8367-78668F8D0D74}"/>
+    <hyperlink ref="G23" r:id="rId13" xr:uid="{98E94D1E-B73D-4F15-B1FE-A829DC32BD93}"/>
+    <hyperlink ref="G25" r:id="rId14" xr:uid="{0D6FC63A-46D3-48ED-97B2-759ADC7386A1}"/>
+    <hyperlink ref="G27" r:id="rId15" xr:uid="{7FEFF846-893A-4746-BB48-01BC3B675F57}"/>
+    <hyperlink ref="G29" r:id="rId16" xr:uid="{CDF214CE-7CAF-46F3-B5E5-2D5F5648679D}"/>
+    <hyperlink ref="G30" r:id="rId17" xr:uid="{62FDCDEC-C4ED-4E5C-879D-199144D4FA22}"/>
+    <hyperlink ref="G33" r:id="rId18" xr:uid="{D23AC8DF-E0C9-41D8-B611-03D240022CF6}"/>
+    <hyperlink ref="G35" r:id="rId19" xr:uid="{4A0197EE-BCEF-4C8E-9458-035F9DF89ACE}"/>
+    <hyperlink ref="G38" r:id="rId20" xr:uid="{58826527-FC6E-4892-BE15-4D6C15CC1219}"/>
+    <hyperlink ref="G39" r:id="rId21" xr:uid="{AA838575-ECB8-4B45-A33E-3D8E2B039077}"/>
+    <hyperlink ref="G41" r:id="rId22" xr:uid="{3AFD9FAF-E0C5-483D-AABC-2B5D1220FC81}"/>
+    <hyperlink ref="G42" r:id="rId23" xr:uid="{6CE30923-AFDE-4E42-8B16-D53EAAB0A232}"/>
+    <hyperlink ref="G44" r:id="rId24" xr:uid="{84C936A2-9640-4473-8255-F8E6690D5AC0}"/>
+    <hyperlink ref="G48" r:id="rId25" xr:uid="{D54943D4-30D5-41D1-B385-0A85F7D3AEBD}"/>
+    <hyperlink ref="G52" r:id="rId26" xr:uid="{3E67210E-B3C7-454E-BA1F-D10A28D99211}"/>
+    <hyperlink ref="G54" r:id="rId27" xr:uid="{7CFEF360-47ED-463D-8151-B765B3787033}"/>
+    <hyperlink ref="G56" r:id="rId28" xr:uid="{B131E9F0-B8C1-41AF-BBF7-2A54539C3F84}"/>
+    <hyperlink ref="G57" r:id="rId29" xr:uid="{9A645309-DEAD-4902-936B-3C31050020A4}"/>
+    <hyperlink ref="G62" r:id="rId30" xr:uid="{370C1CBA-9EA1-4BD5-82EC-057DB959B795}"/>
+    <hyperlink ref="G65" r:id="rId31" xr:uid="{07E954A3-EAF8-4BAD-AA82-3164E0B111BF}"/>
+    <hyperlink ref="G2" r:id="rId32" xr:uid="{1EE05A7B-14F2-4DCE-8111-A482643FDB2B}"/>
+    <hyperlink ref="G7" r:id="rId33" xr:uid="{63C9D1A8-9E32-4792-BC9B-345FF53AA453}"/>
+    <hyperlink ref="G9" r:id="rId34" xr:uid="{56BBC799-F4F6-498A-936E-0397EC861D01}"/>
+    <hyperlink ref="G11" r:id="rId35" xr:uid="{7A7B507E-1434-4832-805F-DC6E9FA3A5FB}"/>
+    <hyperlink ref="G12" r:id="rId36" xr:uid="{A6821EC0-E58D-4CD0-91EE-8C4CBC9A7F97}"/>
+    <hyperlink ref="G24" r:id="rId37" xr:uid="{9FA59544-6CC3-44F0-BCFC-DB8724FA0BC8}"/>
+    <hyperlink ref="G26" r:id="rId38" xr:uid="{B7E6A6AF-8D6C-4332-BFF2-D810D579872F}"/>
+    <hyperlink ref="G28" r:id="rId39" xr:uid="{A7172771-47B0-4A3F-97E1-EE260D6F5800}"/>
+    <hyperlink ref="G31" r:id="rId40" xr:uid="{EEB76E71-4616-47A1-92B4-BC2F063C535C}"/>
+    <hyperlink ref="G36" r:id="rId41" xr:uid="{A801E607-6877-4BA9-B42D-02982F402571}"/>
+    <hyperlink ref="G40" r:id="rId42" xr:uid="{0C76B996-6BD7-4F37-8840-19D5A941C8BA}"/>
+    <hyperlink ref="G43" r:id="rId43" xr:uid="{01098592-36E6-4ABF-BDC0-D1C23589A633}"/>
+    <hyperlink ref="G45" r:id="rId44" xr:uid="{F417C9FA-6530-4600-BB16-38A86609FAFF}"/>
+    <hyperlink ref="G47" r:id="rId45" xr:uid="{E170F3E7-4AD4-4342-92B2-EB7C8A77459A}"/>
+    <hyperlink ref="G49" r:id="rId46" xr:uid="{BA5A8EC9-BEF3-4BB3-BE49-9F5299D2CA04}"/>
+    <hyperlink ref="G51" r:id="rId47" xr:uid="{EA420E3B-EA0D-4A30-AEA3-36CA7F850D36}"/>
+    <hyperlink ref="G53" r:id="rId48" xr:uid="{8936A4D2-DBFB-44BE-B07C-7C7068D098A9}"/>
+    <hyperlink ref="G58" r:id="rId49" xr:uid="{626E1D79-A649-45A6-ADDA-5E861C111588}"/>
+    <hyperlink ref="G59" r:id="rId50" xr:uid="{78C485BC-5B54-449B-8DCF-670A5A68E7BC}"/>
+    <hyperlink ref="G63" r:id="rId51" xr:uid="{6822E57B-CB6D-429B-B1C6-D56443017212}"/>
+    <hyperlink ref="G64" r:id="rId52" xr:uid="{4A66BCBB-7D4E-46F8-A7DC-D8B286D2F93E}"/>
+    <hyperlink ref="G34" r:id="rId53" xr:uid="{2CF69B9F-A5A5-451F-AD0A-F834BC52363B}"/>
+    <hyperlink ref="G50" r:id="rId54" xr:uid="{AF71151C-7238-4123-A154-8668475BAFD1}"/>
+    <hyperlink ref="G61" r:id="rId55" xr:uid="{2E29F363-7AA7-46A7-AFF7-74FCFE305D63}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId57"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId56"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>