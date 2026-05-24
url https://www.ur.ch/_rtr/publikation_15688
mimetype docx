--- v0 (2025-10-24)
+++ v1 (2026-05-24)
@@ -1,9993 +1,11066 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4917C0E7" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+    <w:p w14:paraId="7A2C0DE7" w14:textId="3C8EAE8B" w:rsidR="008A47F6" w:rsidRPr="008A47F6" w:rsidRDefault="00A83BF7" w:rsidP="00323EE5">
       <w:pPr>
-        <w:spacing w:after="4" w:line="264" w:lineRule="auto"/>
+        <w:pStyle w:val="Betreff"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7A4D">
+      <w:r w:rsidRPr="00A83BF7">
+        <w:t xml:space="preserve">Checkliste </w:t>
+      </w:r>
+      <w:r w:rsidR="00F364A0" w:rsidRPr="00F364A0">
+        <w:t>Einkommens- und Vermögensverwaltung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2368C856" w14:textId="77777777" w:rsidR="008A47F6" w:rsidRPr="008A47F6" w:rsidRDefault="008A47F6" w:rsidP="00323EE5">
+      <w:pPr>
+        <w:pStyle w:val="Betreff"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t>Checkliste Einkommens- und Vermögensverwaltung</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B7A4D">
+        <w:sectPr w:rsidR="008A47F6" w:rsidRPr="008A47F6" w:rsidSect="007369CA">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="2127" w:right="1134" w:bottom="1843" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B41594A" w14:textId="2A8A4749" w:rsidR="00A30B8C" w:rsidRPr="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="008A47F6">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B7A4D">
+      </w:pPr>
+      <w:r w:rsidRPr="00F364A0">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Positionen bitte ankreuzen, Zusatzangaben machen und Liste unterzeichnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B7A4D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2F502DA5" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="5A6D16C3" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="008A47F6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster1"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9077" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1700"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3400"/>
+        <w:gridCol w:w="3974"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="0081391A" w14:paraId="0D83A31C" w14:textId="77777777" w:rsidTr="00522B5E">
+      <w:tr w:rsidR="0005502A" w:rsidRPr="00CF43E8" w14:paraId="49111822" w14:textId="77777777" w:rsidTr="005C7F55">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="3974" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D88757E" w14:textId="77777777" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="0005502A" w:rsidP="00A83BF7">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Vornamen &amp; Name betroffene Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="271046CE" w14:textId="77777777" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="0005502A" w:rsidP="00A83BF7">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE22E25" w14:textId="2C6C804B" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="0005502A" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0081391A">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>Für Periode vom</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3117" w:type="dxa"/>
+              <w:t>Geburts</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7F55">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>datum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> betroffene Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005502A" w:rsidRPr="00CF43E8" w14:paraId="04642835" w14:textId="77777777" w:rsidTr="005C7F55">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3974" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7196B6F4" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="0081391A" w:rsidRDefault="00A52EBB" w:rsidP="00C7685D">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:alias w:val="Text eingeben"/>
+              <w:tag w:val="Text eingeben"/>
+              <w:id w:val="-1199156940"/>
+              <w:placeholder>
+                <w:docPart w:val="4E964AACDBA14581B7CF0D631DBB9BFF"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2FD7B043" w14:textId="69F4D90F" w:rsidR="0005502A" w:rsidRPr="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="00A83BF7">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="right" w:pos="3407"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CF43E8">
+                  <w:rPr>
+                    <w:rFonts w:cs="Times New Roman"/>
+                    <w:color w:val="808080"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0091C100" w14:textId="77777777" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="0005502A" w:rsidP="00A83BF7">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE236FB" w14:textId="695726DD" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="0005502A">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2697"/>
-                <w:tab w:val="left" w:pos="3009"/>
+                <w:tab w:val="right" w:pos="3257"/>
               </w:tabs>
-              <w:ind w:left="145"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="000000"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1988279462"/>
+                <w:alias w:val="Datum eingeben"/>
+                <w:tag w:val="Datum eingeben"/>
+                <w:id w:val="-2024087899"/>
                 <w:placeholder>
-                  <w:docPart w:val="EE3ADE54DB5043D1A573A268A6F92819"/>
+                  <w:docPart w:val="F3425AE11EB54AED98AFFE950E4B3630"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0081391A">
+                <w:r w:rsidR="0005502A" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...83 lines deleted...]
-                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                    <w:rFonts w:cs="Times New Roman"/>
                     <w:color w:val="808080"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="01A81FBC" w14:textId="77777777" w:rsidTr="00522B5E">
-[...113 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29D6337C" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...4119 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2D24CA92" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="008A47F6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="23" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-        <w:gridCol w:w="7797"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="3827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="54476704" w14:textId="77777777" w:rsidTr="00522B5E">
-[...4 lines deleted...]
-          <w:p w14:paraId="10BDC339" w14:textId="0B8D1CAB" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="00A52EBB" w:rsidP="001B7A4D">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="097035DC" w14:textId="77777777" w:rsidTr="00D30BBD">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12534568" w14:textId="7FE73FDA" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
+              <w:ind w:right="-3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Periode vom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9A747C" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00D30BBD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="2552"/>
+              </w:tabs>
+              <w:ind w:left="145"/>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:color w:val="000000"/>
                 </w:rPr>
-                <w:id w:val="-683202014"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:alias w:val="Datum eingeben"/>
+                <w:tag w:val="Datum eingeben"/>
+                <w:id w:val="-274797419"/>
+                <w:placeholder>
+                  <w:docPart w:val="A8F08558AB8D445E9CFDD02F1D49161F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="d. MMMM yyyy"/>
+                  <w:lid w:val="de-CH"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00677E42">
+                <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03737A63" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>bis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="002AEA6E" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="0053073F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="2976"/>
+              </w:tabs>
+              <w:ind w:left="139"/>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:color w:val="000000"/>
                 </w:rPr>
-                <w:id w:val="1733652852"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:alias w:val="Datum eingeben"/>
+                <w:tag w:val="Datum eingeben"/>
+                <w:id w:val="1781755398"/>
+                <w:placeholder>
+                  <w:docPart w:val="D00A71F3F79E49E691DEF9B06A8D020C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="d. MMMM yyyy"/>
+                  <w:lid w:val="de-CH"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="655F5E91" w14:textId="77777777" w:rsidTr="00522B5E">
-[...1638 lines deleted...]
-            <w:r w:rsidRPr="001B7A4D">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="6ED4CF6D" w14:textId="77777777" w:rsidTr="00D30BBD">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CEFFBB" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(Bspw. Kostgeldvereinbarung «Pro Infirmis», Unterkunfts- / Dienstleistungsvertrag usw.)</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103583BE" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Datum Beginn Berichtsperiode)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700BB9F1" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE957AA" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Datum Ende Berichtsperiode)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73EC1510" w14:textId="77777777" w:rsidR="00DF40A4" w:rsidRDefault="00DF40A4" w:rsidP="001B7A4D">
-[...79 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="1980C702" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="008A47F6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="23" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1626"/>
-        <w:gridCol w:w="7578"/>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="1B8616A5" w14:textId="77777777" w:rsidTr="00522B5E">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="3A070619" w14:textId="77777777" w:rsidTr="0016499E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D87457" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="0016499E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F364A0">
+              <w:t>ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="273" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF4001B" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="0016499E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F364A0">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB4BEC3" w14:textId="47C30516" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rechnungslegung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F364A0">
+              <w:t>(Darstellung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="1CBB7947" w14:textId="77777777" w:rsidTr="003C7573">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-760525185"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="118A2B08" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1516453027"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CA184B4" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6CF370" w14:textId="1A89CB0E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Beschrifteter Bundesordner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA3748F" w14:textId="2F62E11A" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vorname, Name, Geburtsdatum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="4440AAB8" w14:textId="77777777" w:rsidTr="003C7573">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1977941045"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F285EC6" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-405685813"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AC8C4CC" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73328B0A" w14:textId="7D5AC72E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Belege im Original</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Grundsatz «keine Buchung ohne Beleg»)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3A2240" w14:textId="7F626919" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nummeriert im Original pro Bank- / Postkonto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Gutschriften und Rechnungen mit Belegnummern zu versehen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="22649AF9" w14:textId="77777777" w:rsidTr="003C7573">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1665504939"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FE23AE4" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1901319156"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="24FA4C2B" w14:textId="0BEE1BF0" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00A62FEC" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3148D388" w14:textId="2BBF581C" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sämtliche Kontoauszüge für ganze Periode</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Zahlungsverkehrskonto mit Einnahmen / Ausgaben / Vorsorgekonten «Wertschriften» Vermögensausweis)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D45F9B" w14:textId="7D66EF4C" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronologisch geordnet Bank / Post </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Auf den Namen der betreuten Person)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="1654F2D6" w14:textId="77777777" w:rsidTr="003C7573">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="789474170"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0899F7E2" w14:textId="2874A33C" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00A62FEC" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1857382865"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="15C76023" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBFD9B0" w14:textId="66A3F8FF" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Budget Heim / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Zuhause</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> für Folgeperiode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AF1F69" w14:textId="70F72354" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gemäss Vorlage der KESB Uri </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="4E3C6769" w14:textId="77777777" w:rsidTr="00E4158A">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2056304832"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="48D5F53F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-949704456"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="532E4056" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2198E7AE" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Beilagen zur Rechnung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B0D7487" w14:textId="3BE079B5" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Verfügungen der Sozialversicherung IV / EL / AHV / HE / KK-/ Privatversicherung Policen, Kontoabschlüsse, Erfolgsrechn., Def. Steuerveranlagung, Lohnausweise, Heim- / Mietverträge, Individuelle Prämienverbilligung, Testament, Bilanz, Ehevertrag, Grundbuchauszug usw.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="547F0C6F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="00A83BF7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="5661"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1982"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="100BD5C0" w14:textId="77777777" w:rsidTr="0016499E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B85900" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="0016499E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F364A0">
+              <w:t>ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3B1570" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00F364A0" w:rsidRDefault="00F364A0" w:rsidP="0016499E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F364A0">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B24B9E" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buchführung </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F364A0">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t>Bewegungen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F364A0">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="492941D5" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1319150524"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C15181A" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-704482342"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="404A5EDC" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE5E5C8" w14:textId="3F2225A2" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV / AHV-Rente </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345CEADF" w14:textId="5A1FB8FD" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0025E75B" w14:textId="093AFC44" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-1931813347"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="-213045845"/>
+                <w:placeholder>
+                  <w:docPart w:val="F851DCFD764743EFAB80F1902879DE23"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="1153B708" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1061631678"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4ECF75ED" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-124773970"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="07EBDC65" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F3D2D3" w14:textId="06DA8315" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="de-CH"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">andere Renten </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(BVG / UVG / Bezug Säule 3a / 3b inkl. Ausweise)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0656802F" w14:textId="2C0C11F8" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E72B341" w14:textId="52DD783B" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:id w:val="1201362955"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="1388000152"/>
+                <w:placeholder>
+                  <w:docPart w:val="4D65A68B43194322939C8ACF5FFD4A7C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="36DD1545" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-999729791"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="257586E2" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2116938979"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="28C45BC1" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1000B1D0" w14:textId="7CABB5ED" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="de-CH"/>
-[...18 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergänzungsleistungen EL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Befreiung von Serafe-Gebühren)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B242F8" w14:textId="4DAB70BE" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22BFE5BC" w14:textId="26F89D9F" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="de-CH"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:id w:val="1944267891"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="1351222656"/>
+                <w:placeholder>
+                  <w:docPart w:val="EE61193CCAA9493386D631A024AF9BBF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="7CC874CB" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="881905755"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A85C5D7" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1773237348"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5903B7C6" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAE0BA1" w14:textId="7E5382FC" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="de-CH"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Freizügigkeitsleistungen FZL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7601247C" w14:textId="45BBC686" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24E192C6" w14:textId="39D79FF8" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-1496104662"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="1349364433"/>
+                <w:placeholder>
+                  <w:docPart w:val="9A821B1290F348FA83CDC5A3388EB5FD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="72CBEB85" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1820839616"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1CFB4D8E" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-164562575"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6FDAF0FD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5C00CA" w14:textId="614C9218" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Hilflosenentschädigung HE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
-[...14 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(BESA-Stufe)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9707FF" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761A8778" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="de-CH"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-316348885"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="-787119988"/>
+                <w:placeholder>
+                  <w:docPart w:val="74F2260908B84206A07461E6B8FA0CC5"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="0CC75439" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-831219093"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="141740EF" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:sdtContent>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1609009705"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B22CECA" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6163FD8A" w14:textId="517AA0DD" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>andere Leistungen Lohn- / Ersatz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>Bitte um Angabe genaues Netto-Monatseinkommen (KTG / UTG / ALE / Alimente / Sozialhilfe / Spenden)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54026F06" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C6A157D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...1 lines deleted...]
-                  <w:lang w:eastAsia="de-CH"/>
+                  <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-14460766"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="-1832969816"/>
+                <w:placeholder>
+                  <w:docPart w:val="76646050A3D141E1AB55BBC6E1E05B31"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="7DB43F12" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1946915444"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="55F6D344" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:lang w:eastAsia="de-CH"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-594782620"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7913B942" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B705DA" w14:textId="4B2C503E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Krankenversicherung KV </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Franchise anpassen, Leistungen bei Grund- &amp; Zusatzversicherungen anmelden Brille, Zähne, Alternativmedizin, Notfalltransporte usw. inkl. Leistungsabrechnungen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C682CD2" w14:textId="0F838F8F" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Bei</w:t>
+            </w:r>
+            <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="438C7012" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-2018607515"/>
+                <w:placeholder>
+                  <w:docPart w:val="E7EE3A1691EF47369401BD090C2CF97A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="105582A3" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="61380503"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5808F53F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-896050439"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6AB55D68" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACD51B9" w14:textId="5A1F6620" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unfallversicherung UV </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(BU/NBU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C4F21C" w14:textId="57BDF3E7" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Bei</w:t>
+            </w:r>
+            <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B88F616" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="1269811080"/>
+                <w:placeholder>
+                  <w:docPart w:val="79E3960C0A3E45E299E2ACEED1579230"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="47A6F593" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="235216762"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B81561F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-738478343"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6BD1B1DC" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A13384" w14:textId="5281DDFC" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Privatversicherungen PV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(Hausrat, Haftplicht, Wertsachen, Leben usw.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51422CB0" w14:textId="3DAEFD6E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Bei</w:t>
+            </w:r>
+            <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72B93EB1" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-1024777525"/>
+                <w:placeholder>
+                  <w:docPart w:val="47A24EC927BE43E891F04DC4D60C440D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C7573" w:rsidRPr="00CF43E8" w14:paraId="48300E60" w14:textId="77777777" w:rsidTr="00BC505E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="651946943"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B27EA2E" w14:textId="77777777" w:rsidR="003C7573" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1861151841"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="754FE87C" w14:textId="77777777" w:rsidR="003C7573" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D47024D" w14:textId="5A21F170" w:rsidR="003C7573" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AHV-Beiträge abgerechnet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(als Nicht- oder Erwerbstätige)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="3899370D" w14:textId="77777777" w:rsidTr="007369CA">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-26106326"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="14523F3D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="28299398"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3250C3A1" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6DC15E" w14:textId="325BA9CB" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prämienverbilligung IPV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A010BD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67AED11D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="54514451"/>
+                <w:placeholder>
+                  <w:docPart w:val="6FC785B167934A68BF37610DFDA2F50A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="56C25737" w14:textId="77777777" w:rsidTr="007369CA">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-417021119"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="68E1CEAD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-236020108"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="39C2C4B3" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="018D8F47" w14:textId="0D6EABDE" w:rsidR="00F364A0" w:rsidRPr="00F1282B" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Schuldensanierungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0000D88E" w14:textId="2EBE4D4E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>(Verlustschein, Betreibung, Mahnung, Kredit/Leasing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8064AD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47A31751" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="459072998"/>
+                <w:placeholder>
+                  <w:docPart w:val="5F16CC0762C0487891B239A2979CC734"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007369CA" w:rsidRPr="007369CA" w14:paraId="73ADDF87" w14:textId="77777777" w:rsidTr="007369CA">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="748A0050" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3AF120" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09414068" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="0022096B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="275078ED" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553BD6D7" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007369CA" w:rsidRPr="007369CA" w14:paraId="2D954550" w14:textId="77777777" w:rsidTr="007369CA">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CDF36A" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FFE1A1" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7FB933" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="0022096B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F0BFF4" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A00D919" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="6002B4ED" w14:textId="77777777" w:rsidTr="005F228C">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="473486302"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7898BC2F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1490518554"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="167843CC" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A87580" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00F1282B" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Barbezüge max. nach Art. 3 VBVV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ECDB22B" w14:textId="3AB09A20" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>(Alternative: Konto mit «Geld zur freien Verfügung»)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5438D2EB" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23005D29" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="2084409974"/>
+                <w:placeholder>
+                  <w:docPart w:val="62255BE37AF940C5A5860AF3626B1C56"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0D47" w:rsidRPr="00CF43E8" w14:paraId="3DA8AF5E" w14:textId="77777777" w:rsidTr="003D13F1">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1625820523"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2AE872FD" w14:textId="77777777" w:rsidR="00CF0D47" w:rsidRPr="00CF43E8" w:rsidRDefault="00CF0D47" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-89233646"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="32902A14" w14:textId="77777777" w:rsidR="00CF0D47" w:rsidRPr="00CF43E8" w:rsidRDefault="00CF0D47" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F1B2A6" w14:textId="77777777" w:rsidR="00CF0D47" w:rsidRPr="00F1282B" w:rsidRDefault="00CF0D47" w:rsidP="0022096B">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Krankheitskosten über EL zurückgefordert</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A60C66B" w14:textId="185F4128" w:rsidR="00CF0D47" w:rsidRPr="0022096B" w:rsidRDefault="00CF0D47" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022096B">
+              <w:t>(Franchise, Selbstbehalt, Zahnarzt zum «Sozialtarif SSO» KVG, Transportkosten, Spitex, Diätpauschale, Hilfsmittel, Kuren usw. Innert 15 Monaten seit Rechnungsstellung zu beantragen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="4CA5AF2D" w14:textId="77777777" w:rsidTr="007F77FC">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1266342462"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0B5C8158" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-299386336"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="76DAB86D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE214ED" w14:textId="6E3F4232" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steuern </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(letzte Steuererklärung samt Wertschriftenverzeichnis beilegen) (Abzug Behinderungskostenpauschale bei HE, Abzug Krankheitskosten, Erlassgesuch Feuerwehrersatzabgaben IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>Bezüger)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F498E27" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="3"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1982" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23DF6801" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-1262677771"/>
+                <w:placeholder>
+                  <w:docPart w:val="6C9855651F554FA294A676F317BC3F3E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F364A0">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28171F69" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="00A83BF7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="363"/>
+        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="5578"/>
+        <w:gridCol w:w="848"/>
+        <w:gridCol w:w="1977"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w14:paraId="5B2F8506" w14:textId="77777777" w:rsidTr="0016499E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8BD12E" w14:textId="77777777" w:rsidR="00A1638F" w:rsidRPr="00F364A0" w:rsidRDefault="00A1638F" w:rsidP="0016499E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F364A0">
+              <w:t>ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E498BE" w14:textId="77777777" w:rsidR="00A1638F" w:rsidRPr="00F364A0" w:rsidRDefault="00A1638F" w:rsidP="0016499E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F364A0">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8403" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C4925B" w14:textId="7F322B83" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="0053073F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vermögensveränderung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w14:paraId="7ABEA99E" w14:textId="77777777" w:rsidTr="00A1638F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1253393913"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="29A87315" w14:textId="77777777" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="0053073F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1461489522"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="363" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E53A80C" w14:textId="77777777" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="0053073F">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8414" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FE097C" w14:textId="55B2E4C8" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="00A1638F">
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Total durch den Beistand oder die Beiständin verwaltetes Vermögen in «CHF» per Enddatum der Berichtsperiode samt Depot-/ Vermögensauszügen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w14:paraId="1F5C5BD4" w14:textId="77777777" w:rsidTr="005F228C">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7E0EDA" w14:textId="4759AE20" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="00A1638F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="363" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220CB629" w14:textId="4BCBC3B1" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="00A1638F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5589" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB50B33" w14:textId="466C56D1" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022096B">
+              <w:t>(grobe Veränderungen Zu-/Abnahmen sind zu begründen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="848" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287B883C" w14:textId="34AB2A2B" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="00A1638F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26261E12" w14:textId="257D79D5" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00A1638F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="146"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-1214424632"/>
+                <w:placeholder>
+                  <w:docPart w:val="80ADE22B73B74CE9A6F30D6D9DB4CDAF"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00A1638F">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68BE76C1" w14:textId="77777777" w:rsidR="00A1638F" w:rsidRDefault="00A1638F" w:rsidP="00A83BF7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="20" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6237"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1939"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB2A8A" w:rsidRPr="00F1282B" w14:paraId="31165929" w14:textId="77777777" w:rsidTr="0053073F">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9027" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3C29A4" w14:textId="4028D672" w:rsidR="00BB2A8A" w:rsidRPr="00DB7668" w:rsidRDefault="00BB2A8A" w:rsidP="0053073F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3960"/>
+                <w:tab w:val="right" w:pos="7326"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB7668">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Einnahmen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB2A8A" w:rsidRPr="00F1282B" w14:paraId="69CC38FC" w14:textId="77777777" w:rsidTr="00C161D6">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1964C2" w14:textId="0704A825" w:rsidR="00BB2A8A" w:rsidRPr="00DB7668" w:rsidRDefault="00BB2A8A" w:rsidP="0053073F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3975"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB7668">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lohn- / Lohnersatz (AHV, IV, UV, BV, KV, TG, AL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3B227E" w14:textId="07C79250" w:rsidR="00BB2A8A" w:rsidRPr="00DB7668" w:rsidRDefault="00BB2A8A" w:rsidP="0022096B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3975"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB7668">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1939" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AA72892" w14:textId="77777777" w:rsidR="00BB2A8A" w:rsidRPr="00DB7668" w:rsidRDefault="009C7403" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1705"/>
+                <w:tab w:val="left" w:pos="3975"/>
+              </w:tabs>
+              <w:ind w:left="139"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1413284103"/>
+                <w:placeholder>
+                  <w:docPart w:val="2203BDD12AC04FEF95433DFB3A02A361"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BB2A8A" w:rsidRPr="00DB7668">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BC9C19E" w14:textId="77777777" w:rsidR="003C7573" w:rsidRDefault="003C7573" w:rsidP="00A83BF7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="8504"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F239C" w:rsidRPr="00CF43E8" w14:paraId="2E97B393" w14:textId="77777777" w:rsidTr="0016499E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="2599C856" w14:textId="1B4FFAB4" w:rsidR="002F239C" w:rsidRPr="00946F9E" w:rsidRDefault="002F239C" w:rsidP="0016499E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:t>ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="273" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A751C1" w14:textId="6225BC9B" w:rsidR="002F239C" w:rsidRPr="00946F9E" w:rsidRDefault="002F239C" w:rsidP="0016499E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF0F122" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Zustimmungsbedürftige Geschäfte Art. 416 ZGB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F809AC" w14:textId="025F7887" w:rsidR="002F239C" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>(sofern Handlungs- und Urteilsfähigkeit der betreuten Person nicht gegeben)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="17031A9D" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="205841040"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3349AF7B" w14:textId="0C7642BF" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1923988445"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CDDD0E2" w14:textId="3085780B" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A347B7" w14:textId="002FD244" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Liquidation des Haushalts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="6B40E369" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="888848038"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="639D3600" w14:textId="01C6CFDF" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1181783641"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="78DE2411" w14:textId="43214FB0" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="212D8B2C" w14:textId="77F821B8" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>ndigung des Vertrages über Räumlichkeiten, in denen die betroffene Person wohnt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="3E26934C" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-537586273"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3361177A" w14:textId="67CF6E78" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="932940767"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FC70F28" w14:textId="272AD007" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECE5F30" w14:textId="004E4837" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Dauervertr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t xml:space="preserve">ge </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>ber die Unterbringung der betroffenen Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="21937893" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1626740420"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="68EDA2CC" w14:textId="58158AB1" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1695763468"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3CB98FB3" w14:textId="00026E7C" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B644A" w14:textId="4F0184F6" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Annahme oder Ausschlagung einer Erbschaft, mittels einer ausdr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>cklichen Erkl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>rung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="34C8516B" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-257298378"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="31856576" w14:textId="5ABDC79C" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2067684557"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="399A76DD" w14:textId="3CA63A95" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65923356" w14:textId="7F3DCA12" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t xml:space="preserve">Abschluss eines Erbvertrages und/oder Erbteilungsvertrages </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="37A5BC1B" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1606182574"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="03E85449" w14:textId="1E00DFC4" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1160420765"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1AABBECB" w14:textId="7305B94F" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F622E7" w14:textId="7E873F02" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Erwerb, Ver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>usserung, Verpf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>ndung oder dringliche Belastung von Grundst</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>cken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="3D7BD229" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2068145004"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C2E1686" w14:textId="3C403742" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="220798893"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5DD6D49F" w14:textId="408483FE" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2304CC" w14:textId="19BBC94A" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Erstellen von Bauten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="6AFDCE09" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1838190181"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="523A56BF" w14:textId="0CC056C3" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1818639311"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D5AF25B" w14:textId="76CEB3FB" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="231EADC9" w14:textId="4A23677F" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Erwerb, Ver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>usserung oder Verpf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>ndung anderer Verm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>genswerte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="59391A6D" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-441001768"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="25D61D31" w14:textId="2278E320" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="626750078"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="65BAA403" w14:textId="5304F93C" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="222AA643" w14:textId="65F222BC" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Errichtung einer Nutzniessung an Verm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>genswerten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="31E9D639" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="28615086"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7EB7A960" w14:textId="00B1627F" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1614321326"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7180FE63" w14:textId="020D4B13" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E9C9A6" w14:textId="418BD168" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Aufnahme oder Gew</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>hrung von Darlehen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="2C625DDA" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1509211392"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="72CC1847" w14:textId="4D3B8AC6" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="9418069"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6D9F9EF5" w14:textId="6DAB936B" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC5840" w14:textId="4A270708" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Eingehung von wechselrechtlichen Verbindlichkeiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="597142A2" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-729454198"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="54B73C6D" w14:textId="1817B3E7" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1061488819"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="27925FA9" w14:textId="51340E68" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1495FF56" w14:textId="4670F0D8" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Abschluss eines Leibrenten- oder Verpfr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>ndungsvertrages</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="459C6453" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1439523824"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="69162A20" w14:textId="37A47CA6" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2023515890"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="22CF00B5" w14:textId="4D3D4A8F" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125AEF56" w14:textId="707BD2D3" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Abschluss einer Lebensversicherung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="3A047D98" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2034019512"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1BC192D4" w14:textId="2CD331A4" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2051496596"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0CD308AA" w14:textId="14BD3C9B" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A9E36" w14:textId="0346E93D" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>bernahme oder Liquidation eines Gesch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>fts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="7CC0D017" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1972708513"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="59531359" w14:textId="4725B954" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="445116616"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A88E177" w14:textId="4AE5A668" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="631A2315" w14:textId="76484D03" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Eintritt in eine Gesellschaft mit pers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ö</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t xml:space="preserve">nlicher Haftung </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="4159B14A" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-832913683"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0BFBFF0A" w14:textId="015C2ED7" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1862653980"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="28CCDD5F" w14:textId="4B17F3E5" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D73DFB3" w14:textId="1F5CD9FF" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Erhebliche Kapitalbeteiligung an einer Gesellschaft mit persönlicher Haftung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="48F70ECA" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-504833311"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="28F346DD" w14:textId="242464C8" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1182095426"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F6F4876" w14:textId="1DFB8BFD" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F2641B" w14:textId="22080370" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Erkl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>rung der Zahlungsunf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ä</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>higkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="5559D7DC" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1402213982"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="48FF30F3" w14:textId="35A93497" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1856382027"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0A86F1FC" w14:textId="4CFE9680" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0105C4C1" w14:textId="365ED0A9" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Prozessf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>hrung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="6566FD65" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1145040853"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="72BAF227" w14:textId="4E2D1281" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1683466624"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2B6BFD2F" w14:textId="02ADFACF" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E8C8AB" w14:textId="028999A3" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="00946F9E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>Abschluss eines Vergleichs, eines Schiedsvertrags oder Nachlassvertrags</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F239C" w:rsidRPr="00CF43E8" w14:paraId="20023275" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-822734699"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B13EB27" w14:textId="2F4E28A1" w:rsidR="002F239C" w:rsidRPr="00CF43E8" w:rsidRDefault="002F239C" w:rsidP="002F239C">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-923647454"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7648048B" w14:textId="3422149D" w:rsidR="002F239C" w:rsidRPr="00CF43E8" w:rsidRDefault="002F239C" w:rsidP="002F239C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32094AE2" w14:textId="77777777" w:rsidR="002F239C" w:rsidRDefault="002F239C" w:rsidP="002F239C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Abschluss eines entgeltlichen Vertrags zwischen Beistandsperson und betroffener Person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0630FA62" w14:textId="298A84F6" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:t>(Bspw. Kostgeldvereinbarung «Pro Infirmis», Unterkunfts- / Dienstleistungsvertrag usw.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29DF9E2C" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="00A83BF7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="8494"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="51C47634" w14:textId="77777777" w:rsidTr="0016499E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A9F202" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRPr="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0016499E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:t>ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB6247E" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRPr="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0016499E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8494" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C71619E" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0016499E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Besondere Geschäfte Art. 412 ZGB</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="715E8295" w14:textId="74BAA25E" w:rsidR="00946F9E" w:rsidRPr="0022096B" w:rsidRDefault="00946F9E" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0022096B">
+              <w:t>(zu Lasten der betreuten Person verboten)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00664412" w:rsidRPr="00CF43E8" w14:paraId="13B88E66" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1054925995"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3774AE7D" w14:textId="77777777" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="0016499E">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-873844674"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1256BA9E" w14:textId="77777777" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="0016499E">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="244204A2" w14:textId="0BBB9BBE" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="0016499E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Eingehen von Bürgschaften</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00664412" w:rsidRPr="00CF43E8" w14:paraId="57B23F34" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="304586067"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A3BA6D6" w14:textId="77777777" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="0016499E">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-691601332"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4D7C3A08" w14:textId="77777777" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="0016499E">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CB1A07" w14:textId="375270B6" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="0016499E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Errichtung von Stiftungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00664412" w:rsidRPr="00CF43E8" w14:paraId="018A7A84" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1528087509"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3EA01698" w14:textId="77777777" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="00664412">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1731760012"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E8F9DC9" w14:textId="77777777" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="00664412">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A4F653" w14:textId="33FC121C" w:rsidR="00664412" w:rsidRPr="00CF43E8" w:rsidRDefault="00664412" w:rsidP="00664412">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Tätigen von Schenkungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(mehr als Gelegenheitsgeschenke)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46DF3F01" w14:textId="77777777" w:rsidR="00664412" w:rsidRDefault="00664412" w:rsidP="00A83BF7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="294"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="5660"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1983"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="2EEFE621" w14:textId="77777777" w:rsidTr="0016499E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD4933A" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRPr="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0016499E">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:lastRenderedPageBreak/>
+              <w:t>ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="022121F1" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRPr="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0016499E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1FD66B" w14:textId="4E5C6B26" w:rsidR="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0053073F">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bewilligungsbedürftige Geschäfte nach VBVV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C71A5BB" w14:textId="2F667432" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="0022096B">
+            <w:pPr>
+              <w:pStyle w:val="Beschreibung"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00946F9E">
+              <w:rPr>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>(insbesondere Art. 7 VBVV «Anlagen für weitergehende Bedürfnisse»)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="5BED2E82" w14:textId="77777777" w:rsidTr="00946F9E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1652862516"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="445C48BE" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="0053073F">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1536165617"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="235F892D" w14:textId="4AA1FBD4" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="009866ED" w:rsidP="0053073F">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:cs="Calibri"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8504" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="231E4942" w14:textId="4200C68F" w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w:rsidRDefault="00946F9E" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">Geschäfte im Sinne der Verordnung über die Vermögensverwaltung im Rahmen einer Beistandschaft oder Vormundschaft gemäss Art. 9 VBVV </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Bspw. privater Wertschriftenhandel, wertbeständige Grundstücke und pfandgesicherte Forderungen usw.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00946F9E" w:rsidRPr="00CF43E8" w14:paraId="6E5616F0" w14:textId="77777777" w:rsidTr="00124032">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="294" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6010AD12" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0053073F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACC6DC4" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="0053073F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC1792F" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRPr="00F1282B" w:rsidRDefault="00946F9E" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">nein </w:t>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B52DC03" w14:textId="369C475F" w:rsidR="00946F9E" w:rsidRPr="00F1282B" w:rsidRDefault="00946F9E" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>Tätigen von Schenkungen</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9BFD6E" w14:textId="318D5A77" w:rsidR="00946F9E" w:rsidRPr="00F1282B" w:rsidRDefault="009C7403" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:ind w:left="139"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A4D">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-1814173645"/>
+                <w:placeholder>
+                  <w:docPart w:val="FF1BD645C182422092A4E17A678227F4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00946F9E">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009866ED" w:rsidRPr="00CF43E8" w14:paraId="3F09E0C8" w14:textId="77777777" w:rsidTr="00124032">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1365977241"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="294" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5396B37F" w14:textId="6DA2FB67" w:rsidR="009866ED" w:rsidRDefault="009866ED" w:rsidP="009866ED">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-74523826"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="273" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5770F82F" w14:textId="6AA79D1B" w:rsidR="009866ED" w:rsidRDefault="009866ED" w:rsidP="009866ED">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="1701"/>
+                  </w:tabs>
+                  <w:spacing w:line="254" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EE163E" w14:textId="23C184E7" w:rsidR="009866ED" w:rsidRPr="00F1282B" w:rsidRDefault="009866ED" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1282B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>mehr als Gelegenheitsgeschenke</w:t>
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:t>Zusätzlich angefallene Spesen in CHF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>)</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0022096B">
+              <w:rPr>
+                <w:rStyle w:val="BeschreibungZchn"/>
+              </w:rPr>
+              <w:t>(Bspw. ausserkantonale Fahrten, Quittungen, Rapport)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD802F7" w14:textId="72D60613" w:rsidR="009866ED" w:rsidRDefault="009866ED" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Angabe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF6B1A6" w14:textId="2709C639" w:rsidR="009866ED" w:rsidRDefault="009C7403" w:rsidP="009866ED">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1701"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="139"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:id w:val="-197168510"/>
+                <w:placeholder>
+                  <w:docPart w:val="3043557161154F46A1A8340A58BE3A23"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009866ED">
+                  <w:tab/>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A033358" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...77 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="52835499" w14:textId="77777777" w:rsidR="00946F9E" w:rsidRDefault="00946F9E" w:rsidP="00A83BF7"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1702"/>
-        <w:gridCol w:w="7512"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="7D461FFD" w14:textId="77777777" w:rsidTr="00522B5E">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="36C4AF68" w14:textId="77777777" w:rsidTr="00A83BF7">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="9072" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:hideMark/>
-[...96 lines deleted...]
-          <w:p w14:paraId="5DBB39E2" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+          </w:tcPr>
+          <w:p w14:paraId="479EEBB1" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4823"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A4D">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00CF43E8">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>Geschäfte im Sinne der Verordnung über die Vermögensverwaltung im Rahmen einer Beistandschaft oder Vormundschaft gemäss Art. 9 VBVV (</w:t>
-[...134 lines deleted...]
-            </w:pPr>
+              <w:t>Mandatsentschädigung / Spesen (Minimalentschädigung)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="6EB8E96A" w14:textId="77777777" w:rsidTr="00522B5E">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="236B4CB9" w14:textId="77777777" w:rsidTr="00A5033B">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="064636DB" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="00A52EBB" w:rsidP="001B7A4D">
+          <w:p w14:paraId="3289F4E9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...291 lines deleted...]
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-547619193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00653581" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00A83BF7" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="388C1B0A" w14:textId="77777777" w:rsidR="00653581" w:rsidRPr="001B7A4D" w:rsidRDefault="00653581" w:rsidP="00836781">
+          <w:p w14:paraId="71855719" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4823"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Ich möchte Mandatsentschädigung und Spesen beziehen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00653581" w:rsidRPr="001B7A4D" w14:paraId="144740BB" w14:textId="77777777" w:rsidTr="00836781">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="4392261B" w14:textId="77777777" w:rsidTr="00A5033B">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0AC383E9" w14:textId="77777777" w:rsidR="00653581" w:rsidRPr="001B7A4D" w:rsidRDefault="00A52EBB" w:rsidP="00836781">
+          <w:p w14:paraId="666B2BBF" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="178943457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00653581" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00A83BF7" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="09A83007" w14:textId="77777777" w:rsidR="00653581" w:rsidRDefault="00653581" w:rsidP="00836781">
+          <w:p w14:paraId="387A36B9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4823"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Ich verzichte auf die Mandatsentschädigung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00653581" w:rsidRPr="001B7A4D" w14:paraId="08ADF0EB" w14:textId="77777777" w:rsidTr="00836781">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="79B7D33A" w14:textId="77777777" w:rsidTr="00A5033B">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C8B04A7" w14:textId="77777777" w:rsidR="00653581" w:rsidRPr="001B7A4D" w:rsidRDefault="00A52EBB" w:rsidP="00836781">
+          <w:p w14:paraId="58CCBDE9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1105110848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00653581" w:rsidRPr="001B7A4D">
+                <w:r w:rsidR="00A83BF7" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4C3E2F6B" w14:textId="77777777" w:rsidR="00653581" w:rsidRDefault="00653581" w:rsidP="00836781">
+          <w:p w14:paraId="419E8742" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4823"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Ich verzichte auf die Spesen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F77F67" w:rsidRPr="001B7A4D" w14:paraId="23772B2E" w14:textId="77777777" w:rsidTr="00572D2E">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="665CDBBC" w14:textId="77777777" w:rsidTr="00FA71D5">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2F59A0" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Bemerkungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0826D316" w14:textId="77777777" w:rsidR="00F77F67" w:rsidRDefault="00A52EBB" w:rsidP="00572D2E">
+          </w:tcPr>
+          <w:p w14:paraId="5F8E04D9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4823"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="000000"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
-                <w:id w:val="643241206"/>
+                <w:alias w:val="Text eingeben"/>
+                <w:tag w:val="Text eingeben"/>
+                <w:id w:val="-43298177"/>
                 <w:placeholder>
-                  <w:docPart w:val="805FCD3117DC4FE8AA2D3CEE86E5C265"/>
+                  <w:docPart w:val="56ECEEFFE02147AE8389E57511EB8EB0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F77F67">
+                <w:r w:rsidR="00A83BF7" w:rsidRPr="00CF43E8">
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                     <w:color w:val="808080"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D31D7E5" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+    <w:p w14:paraId="1366B283" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00A83BF7" w:rsidP="00A83BF7">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="Tabellenraster1"/>
+        <w:tblW w:w="9219" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="431"/>
         <w:gridCol w:w="1842"/>
-        <w:gridCol w:w="1559"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="29BD919E" w14:textId="77777777" w:rsidTr="00522B5E">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w14:paraId="1CFF06A7" w14:textId="77777777" w:rsidTr="000F5360">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="9219" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...14 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E583D3" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00303AAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Die Richtigkeit der Angaben bestätigt:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F77F67" w:rsidRPr="001B7A4D" w14:paraId="35589146" w14:textId="77777777" w:rsidTr="00FB6BC2">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w14:paraId="1914EDB5" w14:textId="77777777" w:rsidTr="000F5360">
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9219" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAEF5B4" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w14:paraId="7983A986" w14:textId="77777777" w:rsidTr="00FA71D5">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1565" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="29F19E74" w14:textId="77777777" w:rsidR="00F77F67" w:rsidRPr="001B7A4D" w:rsidRDefault="00F77F67" w:rsidP="001B7A4D">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="52F00135" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk147138708"/>
+            <w:r w:rsidRPr="00303AAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Ort, Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59F0CC54" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="00F62655" w:rsidRDefault="00A52EBB" w:rsidP="00C7685D">
+          <w:p w14:paraId="5C6B40E5" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="009C7403" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="4823"/>
+                <w:tab w:val="right" w:pos="4676"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="000000"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1572549069"/>
+                <w:alias w:val="Text eingeben"/>
+                <w:tag w:val="Text eingeben"/>
+                <w:id w:val="2112926906"/>
                 <w:placeholder>
-                  <w:docPart w:val="8A861731FCB14AD6AF124783E6043E36"/>
+                  <w:docPart w:val="C183051655D94963B97EE13712CBE843"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F62655">
+                <w:r w:rsidR="00A83BF7" w:rsidRPr="00303AAF">
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                    <w:rFonts w:cs="Times New Roman"/>
                     <w:color w:val="808080"/>
+                    <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05DBA04A" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="00F62655" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="19A56796" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F77F67" w:rsidRPr="001B7A4D" w14:paraId="3FCB3E5D" w14:textId="77777777" w:rsidTr="006A4FF0">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w14:paraId="11E82982" w14:textId="77777777" w:rsidTr="000F5360">
+        <w:trPr>
+          <w:gridAfter w:val="6"/>
+          <w:wAfter w:w="8085" w:type="dxa"/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0B772F" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w14:paraId="36DECCBD" w14:textId="77777777" w:rsidTr="00FA71D5">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9214" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="620A4A24" w14:textId="77777777" w:rsidR="00F77F67" w:rsidRPr="001B7A4D" w:rsidRDefault="00F77F67" w:rsidP="001B7A4D">
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          <w:p w14:paraId="128D1521" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00303AAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Unterschrift Beistand/Beiständin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49704F9B" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AAC51F" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00303AAF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>Unterschrift betroffene Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="565931F8" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w14:paraId="24D98CBA" w14:textId="77777777" w:rsidTr="00522B5E">
+      <w:tr w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w14:paraId="516886D4" w14:textId="77777777" w:rsidTr="00FA71D5">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73245637" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:p w14:paraId="1C6139BE" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A4D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:p>
+          <w:p w14:paraId="58F0E1A6" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="de-CH"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2C0D7CEA" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A4D">
-[...11 lines deleted...]
-            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="37391B50" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...10 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
+          <w:p w14:paraId="1C7DEE28" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:szCs w:val="20"/>
-[...85 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="347A764D" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="26264382" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="59193047" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="24F896F0" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6FC33E51" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="303A8E0E" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00A83BF7" w:rsidP="000F5360">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...337 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11FCE27D" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+    <w:p w14:paraId="09515294" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="00A83BF7"/>
+    <w:p w14:paraId="7859632C" w14:textId="77777777" w:rsidR="00E423B0" w:rsidRDefault="00E423B0" w:rsidP="00E423B0"/>
+    <w:p w14:paraId="56B3CCE8" w14:textId="343535B0" w:rsidR="00E423B0" w:rsidRDefault="00E423B0" w:rsidP="00E423B0">
+      <w:r>
+        <w:t>Bei Unvollständigkeit behält sich das Revisorat vor, Unterlagen nachzuverlangen oder zur Vervollständigung den Mandatstragenden zu retournieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2231CB" w14:textId="77777777" w:rsidR="00E423B0" w:rsidRDefault="00E423B0" w:rsidP="00A83BF7">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="31" w:line="254" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8986B7" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+    <w:p w14:paraId="6F5F8768" w14:textId="76A04F8C" w:rsidR="00A83BF7" w:rsidRPr="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="00A83BF7">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="31" w:line="254" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7A4D">
+      <w:r w:rsidRPr="00A83BF7">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="de-CH"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Revisionsbemerkungen</w:t>
+        <w:t xml:space="preserve">Stand: </w:t>
+      </w:r>
+      <w:r w:rsidR="00563EDC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83BF7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00563EDC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83BF7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1001E1E4" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRPr="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
-[...146 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+    <w:sectPr w:rsidR="00A83BF7" w:rsidRPr="00A83BF7" w:rsidSect="007369CA">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08E8204F" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+    <w:p w14:paraId="3BDAAAF1" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005978D6">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5524347A" w14:textId="77777777" w:rsidR="001B7A4D" w:rsidRDefault="001B7A4D" w:rsidP="001B7A4D">
+    <w:p w14:paraId="05A6F8A8" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005978D6">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger LT 45 Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger 55 Roman">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31127CFE" w14:textId="4725B525" w:rsidR="004446AB" w:rsidRPr="00A83BF7" w:rsidRDefault="00A83BF7" w:rsidP="00A83BF7">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t>/</w:t>
+    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71BA06CA" w14:textId="77777777" w:rsidR="00B709DD" w:rsidRDefault="00B709DD" w:rsidP="00B709DD">
+    <w:pPr>
+      <w:pStyle w:val="zOawBlindzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="12A67A13" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005978D6">
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="53F1A2A6" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005978D6">
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="718D10DE" w14:textId="77777777" w:rsidR="00FE20EF" w:rsidRPr="00BA771B" w:rsidRDefault="00FE20EF" w:rsidP="00FE20EF">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BA771B">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="082F3D3B" wp14:editId="174CB303">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559675" cy="1259840"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1442008521" name="Grafik 1442008521"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559675" cy="1259840"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00BA771B">
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BA771B">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="2"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="747C44DE" wp14:editId="5E6ADD20">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>2085340</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>1270</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="4048125" cy="1333500"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2133277024" name="Grafik 2133277024" hidden="1"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4048125" cy="1333500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00BA771B">
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="9180" w:type="dxa"/>
+      <w:tblW w:w="9072" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5103"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="2517"/>
+      <w:gridCol w:w="5074"/>
+      <w:gridCol w:w="3998"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004F62C7" w:rsidRPr="00AB24EC" w14:paraId="0DBD0B49" w14:textId="77777777" w:rsidTr="00BF0617">
+    <w:tr w:rsidR="00FE20EF" w:rsidRPr="00BA771B" w14:paraId="66305795" w14:textId="77777777" w:rsidTr="003E0D58">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1077"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="5103" w:type="dxa"/>
+          <w:tcW w:w="5074" w:type="dxa"/>
           <w:tcBorders>
-            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5006F3BF" w14:textId="77777777" w:rsidR="00C375D0" w:rsidRPr="00D77EC3" w:rsidRDefault="001B7A4D" w:rsidP="004F62C7">
+        <w:p w14:paraId="4BCCFDC6" w14:textId="77777777" w:rsidR="00FE20EF" w:rsidRPr="00BA771B" w:rsidRDefault="00FE20EF" w:rsidP="00FE20EF">
           <w:pPr>
-            <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
-              <w:tab w:val="clear" w:pos="4536"/>
-              <w:tab w:val="clear" w:pos="9072"/>
+              <w:tab w:val="left" w:pos="5103"/>
             </w:tabs>
-            <w:spacing w:before="60"/>
+            <w:ind w:left="-170"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...233 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:sz w:val="24"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2517" w:type="dxa"/>
-[...336 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="3998" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="67273490" w14:textId="77777777" w:rsidR="00C375D0" w:rsidRPr="001B7A4D" w:rsidRDefault="00C04798" w:rsidP="00C04798">
+        <w:p w14:paraId="123068C7" w14:textId="4B0B34BC" w:rsidR="00FE20EF" w:rsidRPr="00192220" w:rsidRDefault="008A47F6" w:rsidP="00500BCA">
           <w:pPr>
-            <w:tabs>
-[...8 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Absender"/>
           </w:pPr>
+          <w:r w:rsidRPr="00192220">
+            <w:t xml:space="preserve">Amt für Kindes- und </w:t>
+          </w:r>
           <w:r>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:t xml:space="preserve">Amt für </w:t>
+            <w:br/>
           </w:r>
-          <w:r w:rsidR="001B7A4D" w:rsidRPr="001B7A4D">
-[...5 lines deleted...]
-            <w:t>Kindes- und Erwachsenenschutz</w:t>
+          <w:r w:rsidRPr="00192220">
+            <w:t>Erwachsenenschutz</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="53B1B32D" w14:textId="77777777" w:rsidR="00C375D0" w:rsidRPr="00F90313" w:rsidRDefault="00C375D0">
+  <w:p w14:paraId="4436595F" w14:textId="739339BC" w:rsidR="000F4D54" w:rsidRPr="005978D6" w:rsidRDefault="00A0384E" w:rsidP="00FE20EF">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="zOawBlindzeile"/>
+    </w:pPr>
+    <w:r w:rsidRPr="005978D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:sz w:val="24"/>
+        <w:noProof/>
+        <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
-    </w:pPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A49803F" wp14:editId="760DB9D5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-635</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559675" cy="1259840"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2116684573" name="Grafik 2116684573"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="6" name="9c044e62-45f7-4d1d-aa0b-e54a"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559675" cy="1259840"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EE153F5" w14:textId="77777777" w:rsidR="00DF40A4" w:rsidRPr="00F77F67" w:rsidRDefault="00DF40A4" w:rsidP="00F77F67">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="393C6C29" w14:textId="61FC17B3" w:rsidR="00B709DD" w:rsidRDefault="00363BC3" w:rsidP="00771AB8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="6634"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:ind w:right="-1"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="76FC6C8E" wp14:editId="4CDD809A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>1270</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="4048690" cy="1333686"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="834088712" name="Grafik 834088712" hidden="1"/>
+          <wp:cNvGraphicFramePr/>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="1915f5c0-df51-4687-9b3d-ad96_1" hidden="1"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4048690" cy="1333686"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00771AB8">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00771AB8">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00771AB8">
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00771AB8">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EB0711">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00771AB8">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00355522">
+      <w:t>/</w:t>
+    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r w:rsidR="00355522">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+  <w:p w14:paraId="5E0E350A" w14:textId="77777777" w:rsidR="00B709DD" w:rsidRPr="00B709DD" w:rsidRDefault="00B709DD" w:rsidP="00B709DD">
+    <w:pPr>
+      <w:pStyle w:val="zOawBlindzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:t> </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64E4F25C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Aufzhlungszeichen"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="123936C7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="968E53DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="AufzhlungSymbol"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="850" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1700" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2550" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2975" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3400" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3825" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EA77DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B80E9BD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="AufzaehlungAB"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2142" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2499" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2856" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3213" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C647043"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EB7ED398"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Aufzhlungnum"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="850" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1700" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2550" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2975" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3400" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3825" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50354F43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5162739A"/>
+    <w:lvl w:ilvl="0" w:tplc="B82E7178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="648054A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5AE7EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="2A462C9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Beilagen"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8248" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8968" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9688" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10408" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11128" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11848" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13288" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6846222B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE6EFC4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="AuzhlungmitZahlen1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="357"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="714"/>
+        </w:tabs>
+        <w:ind w:left="714" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1072"/>
+        </w:tabs>
+        <w:ind w:left="1072" w:hanging="358"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2B1505"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="302A31BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1625" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="berschrift9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="294794815">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="127825635">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1465195371">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1265192947">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="179438478">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1006711048">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1209032600">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1959608024">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="173762469">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1607886592">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1303609294">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="584412015">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="928152445">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="128400695">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="312560879">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="339813424">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="664480284">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="375356222">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="520559154">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1714767517">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="912162341">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1105343533">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1633898402">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1826582600">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1739210107">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="500659727">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1799060899">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1466849327">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="104272709">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1104836612">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hK94I4HivUzApoxE+b7kcb38URb0BNqKOJANldaj2a7EGVDpp/c8vA2l1+wandb6d+qBuV8bIuWT656U1n+xJw==" w:salt="qYYAzPAYwpY+zEVyqYyK9w=="/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JyZP8GabgB5qkLWe04e5sBwR1YrteE5NLai0tSOWcKcTU32RxiPo0aVkUgNp8Hcg3vsmm2NbNGr4g3Eno/vJDg==" w:salt="Bd3U7fR1Ajw0vdn+4dOZVw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="OawAttachedTemplate" w:val="Kurzbrief.ows"/>
+    <w:docVar w:name="OawBuiltInDocProps" w:val="&lt;OawBuiltInDocProps&gt;&lt;default profileUID=&quot;0&quot;&gt;&lt;word&gt;&lt;subject&gt;&lt;/subject&gt;&lt;author&gt;&lt;/author&gt;&lt;manager&gt;&lt;/manager&gt;&lt;category&gt;&lt;/category&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;contentType&gt;&lt;/contentType&gt;&lt;contentStatus&gt;&lt;/contentStatus&gt;&lt;language&gt;&lt;/language&gt;&lt;documentVersion&gt;&lt;/documentVersion&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;subject&gt;&lt;/subject&gt;&lt;author&gt;&lt;/author&gt;&lt;manager&gt;&lt;/manager&gt;&lt;category&gt;&lt;/category&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;contentType&gt;&lt;/contentType&gt;&lt;contentStatus&gt;&lt;/contentStatus&gt;&lt;language&gt;&lt;/language&gt;&lt;documentVersion&gt;&lt;/documentVersion&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/default&gt;&lt;/OawBuiltInDocProps&gt;_x000d_"/>
+    <w:docVar w:name="OawCreatedWithOfficeatworkVersion" w:val=" (4.15.1.8951)"/>
+    <w:docVar w:name="OawCreatedWithProjectID" w:val="urch"/>
+    <w:docVar w:name="OawCreatedWithProjectVersion" w:val="36"/>
+    <w:docVar w:name="oawDefinitionTmpl" w:val="&lt;document&gt;&lt;OawDocProperty name=&quot;Doc.Text&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003060614150123456789&quot; dataSourceUID=&quot;2003060614150123456789&quot;/&gt;&lt;type type=&quot;OawLanguage&quot;&gt;&lt;OawLanguage UID=&quot;Doc.Text&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawBookmark name=&quot;Text&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Direktion&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Direktion&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Amt&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Amt&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Abteilung&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Abteilung&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Sektion&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Sektion&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;CustomField.DropDownFusszeile&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;DropDownFusszeile&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Address1&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Address1&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Address2&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Address2&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Telefon&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Telefon&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Fax&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Fax&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Contactperson.Name&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;200212191811121321310321301031x&quot; dataSourceUID=&quot;prj.2003041709434161414032&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Name&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Contactperson.EMail&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;200212191811121321310321301031x&quot; dataSourceUID=&quot;prj.2003041709434161414032&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;EMail&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.Internet&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Internet&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Recipient.Closing&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003080714212273705547&quot; dataSourceUID=&quot;prj.2004031513484256983218&quot;/&gt;&lt;type type=&quot;OawRecipient&quot;&gt;&lt;OawRecipient field=&quot;Closing&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Recipient.Introduction&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003080714212273705547&quot; dataSourceUID=&quot;prj.2004031513484256983218&quot;/&gt;&lt;type type=&quot;OawRecipient&quot;&gt;&lt;OawRecipient field=&quot;Introduction&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Doc.Subject&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003060614150123456789&quot; dataSourceUID=&quot;2003060614150123456789&quot;/&gt;&lt;type type=&quot;OawLanguage&quot;&gt;&lt;OawLanguage UID=&quot;Doc.Subject&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.City&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;City&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawBookmark name=&quot;RecipientFormattedFullAddress&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003080714212273705547&quot; dataSourceUID=&quot;prj.2004031513484256983218&quot;/&gt;&lt;type type=&quot;OawRecipient&quot;&gt;&lt;OawRecipient table=&quot;Data&quot; field=&quot;CompleteAddress&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Signature1.Name&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122010583847234010578&quot; dataSourceUID=&quot;prj.2003041709434161414032&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Name&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Signature2.Name&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003061115381095709037&quot; dataSourceUID=&quot;prj.2003041709434161414032&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Name&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Function2.Function&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2015043016203775177837&quot; dataSourceUID=&quot;prj.2015043016100768683223&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Function&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Function1.Function&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2015043016195084617168&quot; dataSourceUID=&quot;prj.2015043016100768683223&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Function&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Doc.Distribution&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003060614150123456789&quot; dataSourceUID=&quot;2003060614150123456789&quot;/&gt;&lt;type type=&quot;OawLanguage&quot;&gt;&lt;OawLanguage UID=&quot;Doc.Distribution&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Doc.Enclosures&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003060614150123456789&quot; dataSourceUID=&quot;2003060614150123456789&quot;/&gt;&lt;type type=&quot;OawLanguage&quot;&gt;&lt;OawLanguage UID=&quot;Doc.Enclosures&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Doc.Copy&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003060614150123456789&quot; dataSourceUID=&quot;2003060614150123456789&quot;/&gt;&lt;type type=&quot;OawLanguage&quot;&gt;&lt;OawLanguage UID=&quot;Doc.Copy&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;CustomField.Enclosures&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;Enclosures&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;CustomField.Verteiler&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;Verteiler&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;CustomField.CopyTo&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;CopyTo&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawBookmark name=&quot;AdditionalText&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawBookmark name=&quot;Subject&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;YesNo.YesNoText&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2014100909000750901714&quot; dataSourceUID=&quot;prj.2014100908550592020977&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;YesNoText&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Author.Initials&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2006040509495284662868&quot; dataSourceUID=&quot;prj.2003041709434161414032&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;Initials&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;CustomField.Hinweis&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;Hinweis&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;CustomField.IhrZeichen&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;IhrZeichen&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderGrussformelZ1&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;AbsenderGrussformelZ1&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderGrussformelZ2&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;AbsenderGrussformelZ2&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ1&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;AbsenderKopfzeileZ1&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ2&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;AbsenderKopfzeileZ2&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ1&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ2&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Contactperson.DirectPhone&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;200212191811121321310321301031x&quot; dataSourceUID=&quot;prj.2003041709434161414032&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;DirectPhone&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ3&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot; dataSourceUID=&quot;prj.2003050916522158373536&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;AbsenderKopfzeileZ3&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Function1.FunctionZ2&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2015043016195084617168&quot; dataSourceUID=&quot;prj.2015043016100768683223&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;FunctionZ2&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Function2.FunctionZ2&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2015043016203775177837&quot; dataSourceUID=&quot;prj.2015043016100768683223&quot;/&gt;&lt;type type=&quot;OawDatabase&quot;&gt;&lt;OawDatabase table=&quot;Data&quot; field=&quot;FunctionZ2&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Recipient.DeliveryOption&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003080714212273705547&quot; dataSourceUID=&quot;prj.2004031513484256983218&quot;/&gt;&lt;type type=&quot;OawRecipient&quot;&gt;&lt;OawRecipient table=&quot;Data&quot; field=&quot;DeliveryOption&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d__x0009_&lt;OawBookmark name=&quot;CustomFieldEnclosures&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;Enclosures&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawBookmark name=&quot;CustomFieldVerteiler&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;Verteiler&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawBookmark name=&quot;CustomFieldCopyTo&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;CopyTo&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawBookmark name=&quot;CustomFieldHinweis&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;Hinweis&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawBookmark name=&quot;CustomFieldIhrZeichen&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2004112217333376588294&quot; dataSourceUID=&quot;prj.2004111209271974627605&quot;/&gt;&lt;type type=&quot;OawCustomFields&quot;&gt;&lt;OawCustomFields table=&quot;Data&quot; field=&quot;IhrZeichen&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawBookmark&gt;_x000d__x0009_&lt;OawDocProperty name=&quot;Recipient.EMail&quot;&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;documentProperty UID=&quot;2003080714212273705547&quot; dataSourceUID=&quot;prj.2004031513484256983218&quot;/&gt;&lt;type type=&quot;OawRecipient&quot;&gt;&lt;OawRecipient table=&quot;Data&quot; field=&quot;EMail&quot;/&gt;&lt;/type&gt;&lt;/profile&gt;&lt;/OawDocProperty&gt;_x000d_&lt;/document&gt;_x000d_"/>
+    <w:docVar w:name="OawDialog" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawDistributionEnabled" w:val="&lt;Profiles&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;3&quot;/&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;2015050507533026530132&quot;/&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;4&quot;/&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;2015050507533434878460&quot;/&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;2006120711380151760646&quot;/&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;2015050507505292608150&quot;/&gt;&lt;Distribution type=&quot;2&quot; UID=&quot;2015052710034625967464&quot;/&gt;&lt;Distribution type=&quot;1&quot; UID=&quot;2006120514175878093883&quot;/&gt;&lt;Distribution type=&quot;1&quot; UID=&quot;2006121210395821292110&quot;/&gt;&lt;Distribution type=&quot;3&quot; UID=&quot;2006120514401556040061&quot;/&gt;&lt;Distribution type=&quot;3&quot; UID=&quot;2006121210441235887611&quot;/&gt;&lt;/Profiles&gt;_x000d_"/>
+    <w:docVar w:name="OawDocProp.200212191811121321310321301031x" w:val="&lt;source&gt;&lt;Fields List=&quot;Name|EMail|DirectPhone&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Contactperson.Name&quot; field=&quot;Name&quot;/&gt;&lt;OawDocProperty name=&quot;Contactperson.EMail&quot; field=&quot;EMail&quot;/&gt;&lt;OawDocProperty name=&quot;Contactperson.DirectPhone&quot; field=&quot;DirectPhone&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2002122010583847234010578" w:val="&lt;source&gt;&lt;Fields List=&quot;Name&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Signature1.Name&quot; field=&quot;Name&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2002122011014149059130932" w:val="&lt;source&gt;&lt;Fields List=&quot;Direktion|Amt|Abteilung|Sektion|Address1|Address2|Telefon|Fax|Internet|City|AbsenderGrussformelZ1|AbsenderGrussformelZ2|AbsenderKopfzeileZ1|AbsenderKopfzeileZ2|AbsenderKopfzeileZ3&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Direktion.Direktion&quot; field=&quot;Direktion&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Amt&quot; field=&quot;Amt&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Abteilung&quot; field=&quot;Abteilung&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Sektion&quot; field=&quot;Sektion&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Address1&quot; field=&quot;Address1&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Address2&quot; field=&quot;Address2&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Telefon&quot; field=&quot;Telefon&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Fax&quot; field=&quot;Fax&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Internet&quot; field=&quot;Internet&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.City&quot; field=&quot;City&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderGrussformelZ1&quot; field=&quot;AbsenderGrussformelZ1&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderGrussformelZ2&quot; field=&quot;AbsenderGrussformelZ2&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ1&quot; field=&quot;AbsenderKopfzeileZ1&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ2&quot; field=&quot;AbsenderKopfzeileZ2&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ3&quot; field=&quot;AbsenderKopfzeileZ3&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2003060614150123456789" w:val="&lt;source&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;SQL&gt;SELECT Value, UID FROM Data WHERE LCID = '%WhereLCID%';&lt;/SQL&gt;&lt;OawDocProperty name=&quot;Doc.Text&quot; field=&quot;Doc.Text&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Subject&quot; field=&quot;Doc.Subject&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Distribution&quot; field=&quot;Doc.Distribution&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Enclosures&quot; field=&quot;Doc.Enclosures&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Copy&quot; field=&quot;Doc.Copy&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2003061115381095709037" w:val="&lt;source&gt;&lt;Fields List=&quot;Name&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Signature2.Name&quot; field=&quot;Name&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2003080714212273705547" w:val="&lt;source&gt;&lt;Fields List=&quot;Closing|Introduction|CompleteAddress|DeliveryOption|EMail&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Recipient.Closing&quot; field=&quot;Closing&quot;/&gt;&lt;OawDocProperty name=&quot;Recipient.Introduction&quot; field=&quot;Introduction&quot;/&gt;&lt;OawBookmark name=&quot;RecipientFormattedFullAddress&quot; field=&quot;CompleteAddress&quot;/&gt;&lt;OawDocProperty name=&quot;Recipient.DeliveryOption&quot; field=&quot;DeliveryOption&quot;/&gt;&lt;OawDocProperty name=&quot;Recipient.EMail&quot; field=&quot;EMail&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2004112217333376588294" w:val="&lt;source&gt;&lt;Fields List=&quot;DropDownFusszeile|Enclosures|Verteiler|CopyTo|Hinweis|IhrZeichen&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;CustomField.DropDownFusszeile&quot; field=&quot;DropDownFusszeile&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Enclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Verteiler&quot; field=&quot;Verteiler&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.CopyTo&quot; field=&quot;CopyTo&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Hinweis&quot; field=&quot;Hinweis&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.IhrZeichen&quot; field=&quot;IhrZeichen&quot;/&gt;&lt;OawBookmark name=&quot;CustomFieldEnclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;OawBookmark name=&quot;CustomFieldVerteiler&quot; field=&quot;Verteiler&quot;/&gt;&lt;OawBookmark name=&quot;CustomFieldCopyTo&quot; field=&quot;CopyTo&quot;/&gt;&lt;OawBookmark name=&quot;CustomFieldHinweis&quot; field=&quot;Hinweis&quot;/&gt;&lt;OawBookmark name=&quot;CustomFieldIhrZeichen&quot; field=&quot;IhrZeichen&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2006040509495284662868" w:val="&lt;source&gt;&lt;Fields List=&quot;Initials&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Author.Initials&quot; field=&quot;Initials&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2014100909000750901714" w:val="&lt;source&gt;&lt;Fields List=&quot;YesNoText&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;YesNo.YesNoText&quot; field=&quot;YesNoText&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2015043016195084617168" w:val="&lt;source&gt;&lt;Fields List=&quot;Function|FunctionZ2&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Function1.Function&quot; field=&quot;Function&quot;/&gt;&lt;OawDocProperty name=&quot;Function1.FunctionZ2&quot; field=&quot;FunctionZ2&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocProp.2015043016203775177837" w:val="&lt;source&gt;&lt;Fields List=&quot;Function|FunctionZ2&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Function2.Function&quot; field=&quot;Function&quot;/&gt;&lt;OawDocProperty name=&quot;Function2.FunctionZ2&quot; field=&quot;FunctionZ2&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
+    <w:docVar w:name="OawDocPropSource" w:val="&lt;Profile SelectedUID=&quot;&quot;&gt;&lt;DocProp UID=&quot;2002122011014149059130932&quot; EntryUID=&quot;2015111310455394499920&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;GSUD-AKES&quot;/&gt;&lt;Field Name=&quot;Direktion&quot; Value=&quot;Gesundheits-, Sozial- und Umweltdirektion&quot;/&gt;&lt;Field Name=&quot;Amt&quot; Value=&quot;Amt für Kindes- und Erwachsenenschutz&quot;/&gt;&lt;Field Name=&quot;Abteilung&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Sektion&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AbsenderKopfzeileZ1&quot; Value=&quot;Amt für Kindes- und&quot;/&gt;&lt;Field Name=&quot;AbsenderKopfzeileZ2&quot; Value=&quot;Erwachsenenschutz&quot;/&gt;&lt;Field Name=&quot;AbsenderKopfzeileZ3&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AbsenderGrussformelZ1&quot; Value=&quot;Amt für Kindes- und Erwachsenenschutz&quot;/&gt;&lt;Field Name=&quot;AbsenderGrussformelZ2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Address1&quot; Value=&quot;Klausenstrasse 4&quot;/&gt;&lt;Field Name=&quot;Address2&quot; Value=&quot;6460 Altdorf&quot;/&gt;&lt;Field Name=&quot;Address3&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AdressSingleLine&quot; Value=&quot;Amt für Kindes- und Erwachsenenschutz, Klausenstrasse 4, 6460 Altdorf&quot;/&gt;&lt;Field Name=&quot;Country&quot; Value=&quot;CH&quot;/&gt;&lt;Field Name=&quot;City&quot; Value=&quot;Altdorf&quot;/&gt;&lt;Field Name=&quot;Telefon&quot; Value=&quot;+41 41 875 2170&quot;/&gt;&lt;Field Name=&quot;Fax&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Email&quot; Value=&quot;kesb@ur.ch&quot;/&gt;&lt;Field Name=&quot;Internet&quot; Value=&quot;www.ur.ch/akes&quot;/&gt;&lt;Field Name=&quot;Footer1&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Footer2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Footer3&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Footer4&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;LogoKopfColorPortrait&quot; Value=&quot;%Logos%\Kanton_farbig.2100.350.png&quot;/&gt;&lt;Field Name=&quot;LogoKopfBlackWhitePortrait&quot; Value=&quot;%Logos%\Kanton_schwarzweiss.2100.350.png&quot;/&gt;&lt;Field Name=&quot;BotschaftColorPortrait&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;BotschaftBlackWhitePortrait&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;LogoColorLandscape&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;LogoBlackWhiteLandscape&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;OlLogoSignature&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;PpThemesDefault&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpThemesPresentation&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpThemesSlide&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpThemesObject&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpLogoTitleSlides169&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpLogoContentSlides169&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;Wasserzeichen&quot; Value=&quot;%Logos%\Entwurf.1707.1744.png&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2006040509495284662868&quot; EntryUID=&quot;124250531236225777518347941562276362198&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Zgraggen Livia&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;Livia Zgraggen&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;+41 41 875 2184&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;Livia.Zgraggen@ur.ch&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.color.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.bw.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;Livia&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;Zgraggen&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;liz&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;200212191811121321310321301031x&quot; EntryUID=&quot;124250531236225777518347941562276362198&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Zgraggen Livia&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;Livia Zgraggen&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;+41 41 875 2184&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;Livia.Zgraggen@ur.ch&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.color.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.bw.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;Livia&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;Zgraggen&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;liz&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2003080714212273705547&quot; EntryUID=&quot;2004123010144120300001&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;DeliveryOption&quot; Value=&quot;A-Post Plus&quot;/&gt;&lt;Field Name=&quot;DeliveryOption2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Company&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Department&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Title&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;FirstName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;MiddleName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;LastName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Suffix&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;FullName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;JobTitle&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AddressStreet&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AddressZIP&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AddressCity&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Address&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;CompleteAddress&quot; Value=&quot;Empfänger&quot;/&gt;&lt;Field Name=&quot;AddressSingleLine&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Telephone&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Fax&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;CopyTo&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Introduction&quot; Value=&quot;Sehr geehrte Damen und Herren&quot;/&gt;&lt;Field Name=&quot;Closing&quot; Value=&quot;Freundliche Grüsse&quot;/&gt;&lt;Field Name=&quot;FormattedFullAddress&quot; Value=&quot;&amp;lt;Text Style=&amp;quot;zOawDeliveryOption&amp;quot;&amp;gt;A-Post Plus%vbCrLf%&amp;lt;/Text&amp;gt;&amp;lt;Text Style=&amp;quot;zOawRecipient&amp;quot;&amp;gt;Empfänger&amp;lt;/Text&amp;gt;&quot;/&gt;&lt;Field Name=&quot;CompleteAddressImported&quot; Value=&quot;&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2002122010583847234010578&quot; EntryUID=&quot;124250531236225777518347941562276362198&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Zgraggen Livia&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;Livia Zgraggen&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;+41 41 875 2184&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;Livia.Zgraggen@ur.ch&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.color.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.bw.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;Livia&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;Zgraggen&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;liz&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2003061115381095709037&quot; EntryUID=&quot;2003121817293296325874&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;(Leer)&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2004112217290390304928&quot; EntryUID=&quot;&quot; UserInformation=&quot;Data from SAP&quot; Interface=&quot;-1&quot;&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2014100909000750901714&quot; EntryUID=&quot;2006103008403590937175&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Nein&quot;/&gt;&lt;Field Name=&quot;YesNoText&quot; Value=&quot;Nein&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2015043016195084617168&quot; EntryUID=&quot;2015121515135351370549&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;kaufm. Sachbearbeiterin&quot;/&gt;&lt;Field Name=&quot;Function&quot; Value=&quot;kaufm. Sachbearbeiterin&quot;/&gt;&lt;Field Name=&quot;FunctionZ2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2015043016203775177837&quot; EntryUID=&quot;2003121817293296325874&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;(Leer)&quot;/&gt;&lt;Field Name=&quot;Function&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;FunctionZ2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2010020409223900652065&quot; EntryUID=&quot;&quot; UserInformation=&quot;Data from SAP&quot; Interface=&quot;-1&quot;&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2015111314092304757595&quot; EntryUID=&quot;2055&quot; PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Deutsch&quot;/&gt;&lt;Field Name=&quot;Data_UID&quot; Value=&quot;2055&quot;/&gt;&lt;Field Name=&quot;Field_Name&quot; Value=&quot;IDName&quot;/&gt;&lt;Field Name=&quot;Field_UID&quot; Value=&quot;20030218193519316936520199&quot;/&gt;&lt;Field Name=&quot;ML_LCID&quot; Value=&quot;2055&quot;/&gt;&lt;Field Name=&quot;ML_Value&quot; Value=&quot;Deutsch&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2021082415262154647684&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2004112217333376588294&quot; EntryUID=&quot;2004123010144120300001&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field UID=&quot;2015061707085003119930&quot; Name=&quot;Hinweis&quot; Value=&quot;Hinweis&quot;/&gt;&lt;Field UID=&quot;2015061707074509117199&quot; Name=&quot;IhrZeichen&quot; Value=&quot;Referenz&quot;/&gt;&lt;Field UID=&quot;2014100713520656170131&quot; Name=&quot;Enclosures&quot; Value=&quot;xy&quot;/&gt;&lt;Field UID=&quot;2014100815534870815593&quot; Name=&quot;Verteiler&quot; Value=&quot;xy&quot;/&gt;&lt;Field UID=&quot;2014100713520983817455&quot; Name=&quot;CopyTo&quot; Value=&quot;xy&quot;/&gt;&lt;Field UID=&quot;2014102008381419767757&quot; Name=&quot;Datum&quot; Value=&quot;5. Januar 2024&quot;/&gt;&lt;Field UID=&quot;2010110313382911123043&quot; Name=&quot;DropDownFusszeile&quot; Value=&quot;&quot;/&gt;&lt;/DocProp&gt;&lt;/Profile&gt;_x000d_"/>
+    <w:docVar w:name="OawDocumentLanguageID" w:val="2055"/>
+    <w:docVar w:name="OawDocumentPageSelectIDName" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawFormulas2InDocument" w:val="0"/>
+    <w:docVar w:name="OawFormulasInDocument" w:val="0"/>
+    <w:docVar w:name="OawMenusDef" w:val="&lt;MenusDef xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;MenusDef_1.xsd&quot; SchemaVersion=&quot;1&quot;&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;TextStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Text&quot; Icon=&quot;3546&quot; Label=&quot;&amp;lt;translate&amp;gt;Style.Text&amp;lt;/translate&amp;gt;&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Text&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Betreff&quot; Icon=&quot;3546&quot; Label=&quot;Betreff&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Betreff&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;CharacterStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Standard_Zeichen&quot;  Icon=&quot;3114&quot; Label=&quot;Standard&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Standard_Zeichen&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Emphasis&quot;  Icon=&quot;3114&quot; Label=&quot;Fett&quot; Command=&quot;StyleApply&quot; Parameter=&quot;-88&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Italic&quot;  Icon=&quot;3114&quot; Label=&quot;&amp;lt;translate&amp;gt;Style.Italic&amp;lt;/translate&amp;gt;&quot; Command=&quot;StyleApply&quot; Parameter=&quot;-89&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Fussnote&quot;  Icon=&quot;3114&quot; Label=&quot;Fussnote&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Fussnotentext&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;StructureStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 1&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 1&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 1&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 2&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 2&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 2&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 3&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 3&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 3&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 4&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 4&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 4&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;ListStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;ListWithLetters&quot; Icon=&quot;3546&quot; Label=&quot;Aufzählung mit Nummern&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Auzählung mit Zahlen 1&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;ListWithBullets&quot; Icon=&quot;3546&quot; Label=&quot;Aufzählung mit Gedankenstrich&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Aufzählungszeichen&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;AufzählungMitBuchstaben&quot; Icon=&quot;3546&quot; Label=&quot;Aufzählung mit Buchstaben&quot; Command=&quot;StyleApply&quot; Parameter=&quot;AufzaehlungAB&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;TableStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table4&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle farbig&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle-BKD2&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table5&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle einfarbig&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle-BKD3&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table6&quot; Icon=&quot;3546&quot; Label=&quot;Einfache Tabelle 1&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Einfache Tabelle 1&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table7&quot; Icon=&quot;3546&quot; Label=&quot;Einfache Tabelle 2&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Einfache Tabelle 2&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table8&quot; Icon=&quot;3546&quot; Label=&quot;Einfache Tabelle 3&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Einfache Tabelle 3&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table9&quot; Icon=&quot;3546&quot; Label=&quot;Tabellenraster&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabellenraster&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table10&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle ohne Rand&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle ohne Rand&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;/MenusDef&gt;"/>
+    <w:docVar w:name="OawOMS" w:val="&lt;OawOMS&gt;&lt;send profileUID=&quot;2006120514175878093883&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;mail&gt;&lt;subject&gt;&lt;value type=&quot;OawBookmark&quot; name=&quot;Subject&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/subject&gt;&lt;to&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Recipient.EMail&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/to&gt;&lt;/mail&gt;&lt;/send&gt;&lt;send profileUID=&quot;2006121210395821292110&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;mail&gt;&lt;to&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Recipient.EMail&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/to&gt;&lt;subject&gt;&lt;value type=&quot;OawBookmark&quot; name=&quot;Subject&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/subject&gt;&lt;/mail&gt;&lt;/send&gt;&lt;save profileUID=&quot;2006120514401556040061&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/save&gt;&lt;save profileUID=&quot;2006121210441235887611&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/save&gt;&lt;/OawOMS&gt;_x000d_"/>
+    <w:docVar w:name="oawPaperSize" w:val="7"/>
+    <w:docVar w:name="OawPrinterTray.2006120711380151760646" w:val="document.firstpage:=2003061718064858105452;document.otherpages:=2003061718080779000241;"/>
+    <w:docVar w:name="OawPrinterTray.2015050507505292608150" w:val="document.firstpage:=2003061718064858105452;document.otherpages:=2003061718080779000241;"/>
+    <w:docVar w:name="OawPrinterTray.2015050507533026530132" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
+    <w:docVar w:name="OawPrinterTray.2015050507533434878460" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
+    <w:docVar w:name="OawPrinterTray.3" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
+    <w:docVar w:name="OawPrinterTray.4" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
+    <w:docVar w:name="OawProjectID" w:val="urch"/>
+    <w:docVar w:name="OawRecipients" w:val="&lt;Recipients&gt;&lt;Recipient PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;CompleteAddress&gt;Empfänger&lt;/CompleteAddress&gt;&lt;RecipientActive&gt;-1&lt;/RecipientActive&gt;&lt;Closing&gt;Freundliche Grüsse&lt;/Closing&gt;&lt;Introduction&gt;Sehr geehrte Damen und Herren&lt;/Introduction&gt;&lt;UID&gt;2024010508271202668202&lt;/UID&gt;&lt;MappingTableActive&gt;-1&lt;/MappingTableActive&gt;&lt;EMail/&gt;&lt;DeliveryOption&gt;A-Post Plus&lt;/DeliveryOption&gt;&lt;DeliveryOption2&gt;&lt;/DeliveryOption2&gt;&lt;FormattedFullAddress&gt;&amp;lt;Text Style=&quot;zOawDeliveryOption&quot;&amp;gt;A-Post Plus%vbCrLf%&amp;lt;/Text&amp;gt;&amp;lt;Text Style=&quot;zOawRecipient&quot;&amp;gt;Empfänger&amp;lt;/Text&amp;gt;&lt;/FormattedFullAddress&gt;&lt;IDName/&gt;&lt;/Recipient&gt;&lt;/Recipients&gt;_x000d_"/>
+    <w:docVar w:name="OawScriptor" w:val="&lt;?xml version=&quot;1.0&quot;?&gt;_x000d_&lt;scriptor xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;Scriptor_1.xsd&quot; SchemaVersion=&quot;1&quot;&gt;&lt;/scriptor&gt;_x000d_"/>
+    <w:docVar w:name="OawSelectedSource.200212191811121321310321301031x" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2002122010583847234010578" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2002122011014149059130932" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2003061115381095709037" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2003080714212273705547" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2004112217290390304928" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2004112217333376588294" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2006040509495284662868" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2010020409223900652065" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2014100909000750901714" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2015043016195084617168" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2015043016203775177837" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawSelectedSource.2015111314092304757595" w:val="&lt;empty/&gt;"/>
+    <w:docVar w:name="OawTemplateProperties" w:val="password:=&lt;Semicolon/&gt;MnO`rrvnqc.=;jumpToFirstField:=1;dotReverenceRemove:=1;resizeA4Letter:=0;unpdateDocPropsOnNewOnly:=0;showAllNoteItems:=0;CharCodeChecked:=;CharCodeUnchecked:=;WizardSteps:=0|1|2|4;DocumentTitle:=;DisplayName:=&lt;translate&gt;Template.Letter&lt;/translate&gt;;ID:=;protectionType:=-1;"/>
+    <w:docVar w:name="OawTemplatePropertiesXML" w:val="&lt;?xml version=&quot;1.0&quot;?&gt;_x000d_&lt;TemplateProperties&gt;&lt;RecipientFields&gt;&lt;Field UID=&quot;2008091113140639498668&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031513575326984562&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031514011258946758&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031181448127964532&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031181449458765301&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031514034574120309&quot; Label=&quot;&quot;/&gt;&lt;/RecipientFields&gt;&lt;ProtectionType&gt;-1&lt;/ProtectionType&gt;&lt;Password&gt;&lt;/Password&gt;&lt;Validation&gt;&lt;/Validation&gt;_x000d_&lt;WhereClause&gt;&lt;/WhereClause&gt;&lt;/TemplateProperties&gt;"/>
+    <w:docVar w:name="OawTemplateVersion" w:val="12"/>
+    <w:docVar w:name="OawTemplPropsCm" w:val="&lt;TemplPropsCm xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;TemplPropsCm_1.xsd&quot; SchemaVersion=&quot;1&quot; TemplateID=&quot;&quot; TemplateVersion=&quot;&quot;&gt;_x000d_&lt;Bookmark Name=&quot;Subject&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Subject&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Text&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Text&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;AdditonalText&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.AdditionalText&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;/TemplPropsCm&gt;"/>
+    <w:docVar w:name="OawTemplPropsStm" w:val="&lt;TemplPropsStm xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;TemplPropsStm_1.xsd&quot; SchemaVersion=&quot;1&quot; TemplateID=&quot;&quot; TemplateVersion=&quot;&quot;&gt;_x000d_&lt;Bookmark Name=&quot;Subject&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Subject&amp;lt;/translate&amp;gt;&quot; Style=&quot;Betreff&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Text&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Text&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;CustomFieldHinweis&quot; Label=&quot;Hinweis&quot; Style=&quot;Text&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;CustomFieldIhrZeichen&quot; Label=&quot;Referenz&quot; Style=&quot;Text 9pt&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;AdditionalText&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.AdditionalText&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;CustomFieldEnclosures&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Enclosures&amp;lt;/translate&amp;gt;&quot; Style=&quot;Aufzählungszeichen&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;CustomFieldVerteiler&quot; Label=&quot;Verteiler&quot; Style=&quot;Aufzählungszeichen&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;CustomFieldCopyTo&quot; Label=&quot;Kopie an&quot; Style=&quot;Aufzählungszeichen&quot;/&gt;_x000d_&lt;/TemplPropsStm&gt;"/>
+    <w:docVar w:name="officeatworkWordMasterTemplateConfiguration" w:val="&lt;!--Created with officeatwork--&gt;_x000d__x000a_&lt;WordMasterTemplateConfiguration&gt;_x000d__x000a_  &lt;LayoutSets /&gt;_x000d__x000a_  &lt;Pictures&gt;_x000d__x000a_    &lt;Picture Id=&quot;9c044e62-45f7-4d1d-aa0b-e54a&quot; IdName=&quot;Logo&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;AlternativeText Title=&quot;&quot;&gt;&lt;/AlternativeText&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Logo&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;false&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfBlackWhitePortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Page&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;0&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Page&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;0&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_    &lt;Picture Id=&quot;ae4f6e3b-a241-4465-969e-2bca&quot; IdName=&quot;Signature1&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;AlternativeText Title=&quot;&quot;&gt;&lt;/AlternativeText&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Signature1&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;false&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Character&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;0&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Paragraph&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;-0.5&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResBW&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_    &lt;Picture Id=&quot;6a6b7113-b079-44c4-a052-cac7&quot; IdName=&quot;Signature2&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;AlternativeText Title=&quot;&quot;&gt;&lt;/AlternativeText&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Signature2&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;false&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Character&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;0&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Paragraph&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;-0.5&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResBW&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_    &lt;Picture Id=&quot;1915f5c0-df51-4687-9b3d-ad96&quot; IdName=&quot;Wasserzeichen&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;AlternativeText Title=&quot;&quot;&gt;&lt;/AlternativeText&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Wasserzeichen&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;true&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Page&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;2.45&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Page&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;6.25&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;Wasserzeichen&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot; /&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_  &lt;/Pictures&gt;_x000d__x000a_  &lt;PaperSettings /&gt;_x000d__x000a_&lt;/WordMasterTemplateConfiguration&gt;"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="001B7A4D"/>
-[...64 lines deleted...]
-    <w:rsid w:val="00F77F67"/>
+    <w:rsidRoot w:val="00B247F6"/>
+    <w:rsid w:val="00002B27"/>
+    <w:rsid w:val="00003D4D"/>
+    <w:rsid w:val="00006D18"/>
+    <w:rsid w:val="000128D7"/>
+    <w:rsid w:val="000141ED"/>
+    <w:rsid w:val="00014B5F"/>
+    <w:rsid w:val="00021637"/>
+    <w:rsid w:val="0002177E"/>
+    <w:rsid w:val="0002267E"/>
+    <w:rsid w:val="0002274D"/>
+    <w:rsid w:val="00024924"/>
+    <w:rsid w:val="00025C9E"/>
+    <w:rsid w:val="00026432"/>
+    <w:rsid w:val="00037FAD"/>
+    <w:rsid w:val="000406F3"/>
+    <w:rsid w:val="00044960"/>
+    <w:rsid w:val="000477F5"/>
+    <w:rsid w:val="0005502A"/>
+    <w:rsid w:val="00056BD5"/>
+    <w:rsid w:val="00060D76"/>
+    <w:rsid w:val="000612F0"/>
+    <w:rsid w:val="00062531"/>
+    <w:rsid w:val="00065182"/>
+    <w:rsid w:val="000653E2"/>
+    <w:rsid w:val="0006745E"/>
+    <w:rsid w:val="0006791A"/>
+    <w:rsid w:val="00072A07"/>
+    <w:rsid w:val="00077C32"/>
+    <w:rsid w:val="0008279C"/>
+    <w:rsid w:val="00082B5C"/>
+    <w:rsid w:val="00084F33"/>
+    <w:rsid w:val="0008687B"/>
+    <w:rsid w:val="00086DC1"/>
+    <w:rsid w:val="00086FCD"/>
+    <w:rsid w:val="00087089"/>
+    <w:rsid w:val="00092E3E"/>
+    <w:rsid w:val="00095768"/>
+    <w:rsid w:val="00096CE1"/>
+    <w:rsid w:val="000A1A5E"/>
+    <w:rsid w:val="000A3A09"/>
+    <w:rsid w:val="000A4608"/>
+    <w:rsid w:val="000A4C67"/>
+    <w:rsid w:val="000A6510"/>
+    <w:rsid w:val="000A6E5D"/>
+    <w:rsid w:val="000A73C5"/>
+    <w:rsid w:val="000B53EE"/>
+    <w:rsid w:val="000C00EB"/>
+    <w:rsid w:val="000C2313"/>
+    <w:rsid w:val="000C430C"/>
+    <w:rsid w:val="000C6529"/>
+    <w:rsid w:val="000D2C9D"/>
+    <w:rsid w:val="000D4E2B"/>
+    <w:rsid w:val="000D6F9F"/>
+    <w:rsid w:val="000D71A1"/>
+    <w:rsid w:val="000E0C61"/>
+    <w:rsid w:val="000E1038"/>
+    <w:rsid w:val="000E39D5"/>
+    <w:rsid w:val="000E3AA0"/>
+    <w:rsid w:val="000E613A"/>
+    <w:rsid w:val="000E6D1C"/>
+    <w:rsid w:val="000F13FF"/>
+    <w:rsid w:val="000F2B70"/>
+    <w:rsid w:val="000F4D54"/>
+    <w:rsid w:val="000F68DA"/>
+    <w:rsid w:val="000F756D"/>
+    <w:rsid w:val="00100779"/>
+    <w:rsid w:val="00101D6B"/>
+    <w:rsid w:val="001026CA"/>
+    <w:rsid w:val="00102997"/>
+    <w:rsid w:val="00104AC5"/>
+    <w:rsid w:val="00106FA6"/>
+    <w:rsid w:val="00107BB2"/>
+    <w:rsid w:val="001141E4"/>
+    <w:rsid w:val="00124032"/>
+    <w:rsid w:val="00125190"/>
+    <w:rsid w:val="001304BA"/>
+    <w:rsid w:val="0013156C"/>
+    <w:rsid w:val="001348B5"/>
+    <w:rsid w:val="00140DB2"/>
+    <w:rsid w:val="00141443"/>
+    <w:rsid w:val="00142468"/>
+    <w:rsid w:val="001463EC"/>
+    <w:rsid w:val="0015673D"/>
+    <w:rsid w:val="00157223"/>
+    <w:rsid w:val="00157E40"/>
+    <w:rsid w:val="00157EFF"/>
+    <w:rsid w:val="00163FB9"/>
+    <w:rsid w:val="001648F0"/>
+    <w:rsid w:val="0016499E"/>
+    <w:rsid w:val="001654E1"/>
+    <w:rsid w:val="00167DDA"/>
+    <w:rsid w:val="001738A4"/>
+    <w:rsid w:val="0017536E"/>
+    <w:rsid w:val="001765FB"/>
+    <w:rsid w:val="00176813"/>
+    <w:rsid w:val="001861E2"/>
+    <w:rsid w:val="00186B73"/>
+    <w:rsid w:val="00190C3C"/>
+    <w:rsid w:val="00191416"/>
+    <w:rsid w:val="00192220"/>
+    <w:rsid w:val="0019306F"/>
+    <w:rsid w:val="00196575"/>
+    <w:rsid w:val="001B150E"/>
+    <w:rsid w:val="001B3648"/>
+    <w:rsid w:val="001B4E68"/>
+    <w:rsid w:val="001D2D5E"/>
+    <w:rsid w:val="001D333E"/>
+    <w:rsid w:val="001D4AA1"/>
+    <w:rsid w:val="001D5BCA"/>
+    <w:rsid w:val="001D62B6"/>
+    <w:rsid w:val="001E12F4"/>
+    <w:rsid w:val="001E1F7B"/>
+    <w:rsid w:val="001E26F2"/>
+    <w:rsid w:val="001E3664"/>
+    <w:rsid w:val="001E64A1"/>
+    <w:rsid w:val="001F2D26"/>
+    <w:rsid w:val="001F39D1"/>
+    <w:rsid w:val="001F56BA"/>
+    <w:rsid w:val="001F7B86"/>
+    <w:rsid w:val="00200677"/>
+    <w:rsid w:val="002100DB"/>
+    <w:rsid w:val="002111CA"/>
+    <w:rsid w:val="0021204D"/>
+    <w:rsid w:val="00212514"/>
+    <w:rsid w:val="002143FC"/>
+    <w:rsid w:val="002165FF"/>
+    <w:rsid w:val="0022096B"/>
+    <w:rsid w:val="00221151"/>
+    <w:rsid w:val="00222110"/>
+    <w:rsid w:val="00224C8F"/>
+    <w:rsid w:val="00225B61"/>
+    <w:rsid w:val="00226EC1"/>
+    <w:rsid w:val="00230925"/>
+    <w:rsid w:val="002312E0"/>
+    <w:rsid w:val="00236E92"/>
+    <w:rsid w:val="002379EF"/>
+    <w:rsid w:val="00237C99"/>
+    <w:rsid w:val="0024130C"/>
+    <w:rsid w:val="00244B09"/>
+    <w:rsid w:val="00245747"/>
+    <w:rsid w:val="00245F2B"/>
+    <w:rsid w:val="002476C6"/>
+    <w:rsid w:val="00247C74"/>
+    <w:rsid w:val="00250E7D"/>
+    <w:rsid w:val="0025167A"/>
+    <w:rsid w:val="002519A8"/>
+    <w:rsid w:val="00252DE7"/>
+    <w:rsid w:val="00254CE2"/>
+    <w:rsid w:val="0025594E"/>
+    <w:rsid w:val="00257D91"/>
+    <w:rsid w:val="002779B3"/>
+    <w:rsid w:val="00277C6C"/>
+    <w:rsid w:val="002826A0"/>
+    <w:rsid w:val="00282E9F"/>
+    <w:rsid w:val="0028527A"/>
+    <w:rsid w:val="00293B02"/>
+    <w:rsid w:val="00294B33"/>
+    <w:rsid w:val="002950D6"/>
+    <w:rsid w:val="00297FE2"/>
+    <w:rsid w:val="002A2A82"/>
+    <w:rsid w:val="002B16EF"/>
+    <w:rsid w:val="002B6780"/>
+    <w:rsid w:val="002C222E"/>
+    <w:rsid w:val="002C22C4"/>
+    <w:rsid w:val="002C482B"/>
+    <w:rsid w:val="002C5D5C"/>
+    <w:rsid w:val="002C65B6"/>
+    <w:rsid w:val="002D0D15"/>
+    <w:rsid w:val="002D562C"/>
+    <w:rsid w:val="002D6C3B"/>
+    <w:rsid w:val="002E08BC"/>
+    <w:rsid w:val="002E16DF"/>
+    <w:rsid w:val="002E3A4D"/>
+    <w:rsid w:val="002E67FB"/>
+    <w:rsid w:val="002F16C1"/>
+    <w:rsid w:val="002F239C"/>
+    <w:rsid w:val="002F322F"/>
+    <w:rsid w:val="002F422E"/>
+    <w:rsid w:val="002F6EFA"/>
+    <w:rsid w:val="002F77D1"/>
+    <w:rsid w:val="002F7C75"/>
+    <w:rsid w:val="003004AA"/>
+    <w:rsid w:val="00300A8D"/>
+    <w:rsid w:val="0030149B"/>
+    <w:rsid w:val="00303AAF"/>
+    <w:rsid w:val="0030514E"/>
+    <w:rsid w:val="00312D31"/>
+    <w:rsid w:val="00317717"/>
+    <w:rsid w:val="00323353"/>
+    <w:rsid w:val="00323EE5"/>
+    <w:rsid w:val="00325EF0"/>
+    <w:rsid w:val="003273B4"/>
+    <w:rsid w:val="003307AD"/>
+    <w:rsid w:val="00331896"/>
+    <w:rsid w:val="00336215"/>
+    <w:rsid w:val="00340231"/>
+    <w:rsid w:val="0034044E"/>
+    <w:rsid w:val="0034070E"/>
+    <w:rsid w:val="00341E2D"/>
+    <w:rsid w:val="00342845"/>
+    <w:rsid w:val="00355522"/>
+    <w:rsid w:val="0036342B"/>
+    <w:rsid w:val="00363BC3"/>
+    <w:rsid w:val="003650AB"/>
+    <w:rsid w:val="003657E7"/>
+    <w:rsid w:val="00374AFB"/>
+    <w:rsid w:val="00375084"/>
+    <w:rsid w:val="00377A1A"/>
+    <w:rsid w:val="00377E3B"/>
+    <w:rsid w:val="003830B1"/>
+    <w:rsid w:val="003839C9"/>
+    <w:rsid w:val="0038506A"/>
+    <w:rsid w:val="00386CA3"/>
+    <w:rsid w:val="003873A9"/>
+    <w:rsid w:val="0039282F"/>
+    <w:rsid w:val="0039288E"/>
+    <w:rsid w:val="003A0FA8"/>
+    <w:rsid w:val="003A1E9C"/>
+    <w:rsid w:val="003A2524"/>
+    <w:rsid w:val="003A7FB5"/>
+    <w:rsid w:val="003B0D4C"/>
+    <w:rsid w:val="003B2ECB"/>
+    <w:rsid w:val="003B4D60"/>
+    <w:rsid w:val="003B53CF"/>
+    <w:rsid w:val="003B70A0"/>
+    <w:rsid w:val="003B7F9C"/>
+    <w:rsid w:val="003C2765"/>
+    <w:rsid w:val="003C3ABD"/>
+    <w:rsid w:val="003C7573"/>
+    <w:rsid w:val="003D13F1"/>
+    <w:rsid w:val="003D2315"/>
+    <w:rsid w:val="003D242C"/>
+    <w:rsid w:val="003D28E8"/>
+    <w:rsid w:val="003D4906"/>
+    <w:rsid w:val="003D681A"/>
+    <w:rsid w:val="003E1D44"/>
+    <w:rsid w:val="003E2F66"/>
+    <w:rsid w:val="003F11A1"/>
+    <w:rsid w:val="003F1632"/>
+    <w:rsid w:val="003F3394"/>
+    <w:rsid w:val="003F5164"/>
+    <w:rsid w:val="003F56D0"/>
+    <w:rsid w:val="00400447"/>
+    <w:rsid w:val="00407470"/>
+    <w:rsid w:val="00412947"/>
+    <w:rsid w:val="004148FE"/>
+    <w:rsid w:val="004153C2"/>
+    <w:rsid w:val="00417F9C"/>
+    <w:rsid w:val="0042092F"/>
+    <w:rsid w:val="00420BFD"/>
+    <w:rsid w:val="00421E22"/>
+    <w:rsid w:val="00423E1C"/>
+    <w:rsid w:val="00431730"/>
+    <w:rsid w:val="00435B1F"/>
+    <w:rsid w:val="00443A3A"/>
+    <w:rsid w:val="004446AB"/>
+    <w:rsid w:val="00446358"/>
+    <w:rsid w:val="00446889"/>
+    <w:rsid w:val="00455B68"/>
+    <w:rsid w:val="004560DF"/>
+    <w:rsid w:val="00464382"/>
+    <w:rsid w:val="00470F62"/>
+    <w:rsid w:val="0047326E"/>
+    <w:rsid w:val="00476E50"/>
+    <w:rsid w:val="00480DCF"/>
+    <w:rsid w:val="00481699"/>
+    <w:rsid w:val="0048174E"/>
+    <w:rsid w:val="0048215D"/>
+    <w:rsid w:val="00482523"/>
+    <w:rsid w:val="004878F0"/>
+    <w:rsid w:val="004906C6"/>
+    <w:rsid w:val="00492897"/>
+    <w:rsid w:val="00495858"/>
+    <w:rsid w:val="0049753A"/>
+    <w:rsid w:val="004A697B"/>
+    <w:rsid w:val="004B0880"/>
+    <w:rsid w:val="004B3C48"/>
+    <w:rsid w:val="004B5499"/>
+    <w:rsid w:val="004B75C5"/>
+    <w:rsid w:val="004C07F8"/>
+    <w:rsid w:val="004C2CCD"/>
+    <w:rsid w:val="004C75FB"/>
+    <w:rsid w:val="004C7BC9"/>
+    <w:rsid w:val="004D13C8"/>
+    <w:rsid w:val="004D5732"/>
+    <w:rsid w:val="004E2FC6"/>
+    <w:rsid w:val="004E3B7C"/>
+    <w:rsid w:val="004E5F52"/>
+    <w:rsid w:val="004E6BB1"/>
+    <w:rsid w:val="004F04D0"/>
+    <w:rsid w:val="004F4EED"/>
+    <w:rsid w:val="00500BCA"/>
+    <w:rsid w:val="005021DE"/>
+    <w:rsid w:val="005137C9"/>
+    <w:rsid w:val="005142FD"/>
+    <w:rsid w:val="00521086"/>
+    <w:rsid w:val="0052129A"/>
+    <w:rsid w:val="00521A26"/>
+    <w:rsid w:val="00523965"/>
+    <w:rsid w:val="005241A3"/>
+    <w:rsid w:val="00530733"/>
+    <w:rsid w:val="00530A22"/>
+    <w:rsid w:val="00531C79"/>
+    <w:rsid w:val="00535CB6"/>
+    <w:rsid w:val="005367C3"/>
+    <w:rsid w:val="0054434F"/>
+    <w:rsid w:val="005514BC"/>
+    <w:rsid w:val="0055391C"/>
+    <w:rsid w:val="00553A35"/>
+    <w:rsid w:val="005571C5"/>
+    <w:rsid w:val="005577B5"/>
+    <w:rsid w:val="0056340A"/>
+    <w:rsid w:val="00563EDC"/>
+    <w:rsid w:val="00564EDE"/>
+    <w:rsid w:val="00565B53"/>
+    <w:rsid w:val="0057264F"/>
+    <w:rsid w:val="00573B2D"/>
+    <w:rsid w:val="00574A7F"/>
+    <w:rsid w:val="00575151"/>
+    <w:rsid w:val="00576057"/>
+    <w:rsid w:val="0057619F"/>
+    <w:rsid w:val="00580354"/>
+    <w:rsid w:val="00581E4C"/>
+    <w:rsid w:val="0058257F"/>
+    <w:rsid w:val="00583914"/>
+    <w:rsid w:val="00584A33"/>
+    <w:rsid w:val="00585B59"/>
+    <w:rsid w:val="005872EE"/>
+    <w:rsid w:val="00587A4F"/>
+    <w:rsid w:val="00590755"/>
+    <w:rsid w:val="00592357"/>
+    <w:rsid w:val="005933A4"/>
+    <w:rsid w:val="005945EE"/>
+    <w:rsid w:val="00594830"/>
+    <w:rsid w:val="005978D6"/>
+    <w:rsid w:val="005A3E2B"/>
+    <w:rsid w:val="005A53D8"/>
+    <w:rsid w:val="005A54F5"/>
+    <w:rsid w:val="005B126D"/>
+    <w:rsid w:val="005B1FD8"/>
+    <w:rsid w:val="005B2DFF"/>
+    <w:rsid w:val="005B32F8"/>
+    <w:rsid w:val="005B4752"/>
+    <w:rsid w:val="005B789B"/>
+    <w:rsid w:val="005C3238"/>
+    <w:rsid w:val="005C7F55"/>
+    <w:rsid w:val="005D3C2F"/>
+    <w:rsid w:val="005D3DE5"/>
+    <w:rsid w:val="005E48CF"/>
+    <w:rsid w:val="005E6216"/>
+    <w:rsid w:val="005F228C"/>
+    <w:rsid w:val="005F26F3"/>
+    <w:rsid w:val="005F4D37"/>
+    <w:rsid w:val="005F6B8C"/>
+    <w:rsid w:val="00603429"/>
+    <w:rsid w:val="006060F7"/>
+    <w:rsid w:val="00607379"/>
+    <w:rsid w:val="00611975"/>
+    <w:rsid w:val="006129EA"/>
+    <w:rsid w:val="006152CF"/>
+    <w:rsid w:val="006177AF"/>
+    <w:rsid w:val="006179F2"/>
+    <w:rsid w:val="00624F8E"/>
+    <w:rsid w:val="00624FF1"/>
+    <w:rsid w:val="006315FA"/>
+    <w:rsid w:val="006320DF"/>
+    <w:rsid w:val="00641862"/>
+    <w:rsid w:val="00642011"/>
+    <w:rsid w:val="00642369"/>
+    <w:rsid w:val="0064668D"/>
+    <w:rsid w:val="006477CB"/>
+    <w:rsid w:val="006534AB"/>
+    <w:rsid w:val="00655A9A"/>
+    <w:rsid w:val="00657796"/>
+    <w:rsid w:val="0066323C"/>
+    <w:rsid w:val="00664412"/>
+    <w:rsid w:val="00666DB4"/>
+    <w:rsid w:val="00670987"/>
+    <w:rsid w:val="00670E39"/>
+    <w:rsid w:val="0068005D"/>
+    <w:rsid w:val="00680EC2"/>
+    <w:rsid w:val="00687656"/>
+    <w:rsid w:val="00687B0E"/>
+    <w:rsid w:val="00691242"/>
+    <w:rsid w:val="006951D0"/>
+    <w:rsid w:val="006A0DC7"/>
+    <w:rsid w:val="006A1080"/>
+    <w:rsid w:val="006A2EBE"/>
+    <w:rsid w:val="006A54CE"/>
+    <w:rsid w:val="006A6241"/>
+    <w:rsid w:val="006B251A"/>
+    <w:rsid w:val="006B2AFF"/>
+    <w:rsid w:val="006C04B6"/>
+    <w:rsid w:val="006C0530"/>
+    <w:rsid w:val="006C05B5"/>
+    <w:rsid w:val="006C3904"/>
+    <w:rsid w:val="006C6845"/>
+    <w:rsid w:val="006C6FCB"/>
+    <w:rsid w:val="006C71CD"/>
+    <w:rsid w:val="006C7234"/>
+    <w:rsid w:val="006D12E7"/>
+    <w:rsid w:val="006D723C"/>
+    <w:rsid w:val="006E1E72"/>
+    <w:rsid w:val="006E2619"/>
+    <w:rsid w:val="006E3051"/>
+    <w:rsid w:val="006E45B2"/>
+    <w:rsid w:val="006E7244"/>
+    <w:rsid w:val="006F0C15"/>
+    <w:rsid w:val="006F4666"/>
+    <w:rsid w:val="006F51E9"/>
+    <w:rsid w:val="0070004B"/>
+    <w:rsid w:val="00704B88"/>
+    <w:rsid w:val="007079A8"/>
+    <w:rsid w:val="00713765"/>
+    <w:rsid w:val="0071447B"/>
+    <w:rsid w:val="00717FC6"/>
+    <w:rsid w:val="0072227E"/>
+    <w:rsid w:val="0072490C"/>
+    <w:rsid w:val="007279DF"/>
+    <w:rsid w:val="00730F8F"/>
+    <w:rsid w:val="00732A5A"/>
+    <w:rsid w:val="007337D3"/>
+    <w:rsid w:val="00735706"/>
+    <w:rsid w:val="007369CA"/>
+    <w:rsid w:val="007409ED"/>
+    <w:rsid w:val="007477AD"/>
+    <w:rsid w:val="00751882"/>
+    <w:rsid w:val="0075208C"/>
+    <w:rsid w:val="0075391F"/>
+    <w:rsid w:val="00756D18"/>
+    <w:rsid w:val="00756DEF"/>
+    <w:rsid w:val="00757B7B"/>
+    <w:rsid w:val="00762130"/>
+    <w:rsid w:val="007625B6"/>
+    <w:rsid w:val="00763F1A"/>
+    <w:rsid w:val="007643DE"/>
+    <w:rsid w:val="007678F3"/>
+    <w:rsid w:val="00767C10"/>
+    <w:rsid w:val="00771AB8"/>
+    <w:rsid w:val="00772A1C"/>
+    <w:rsid w:val="0078291D"/>
+    <w:rsid w:val="00790012"/>
+    <w:rsid w:val="00790180"/>
+    <w:rsid w:val="00791A7B"/>
+    <w:rsid w:val="00792B3F"/>
+    <w:rsid w:val="00793633"/>
+    <w:rsid w:val="007944D7"/>
+    <w:rsid w:val="00794F54"/>
+    <w:rsid w:val="007A1614"/>
+    <w:rsid w:val="007A3065"/>
+    <w:rsid w:val="007A33E0"/>
+    <w:rsid w:val="007A3B33"/>
+    <w:rsid w:val="007A45E0"/>
+    <w:rsid w:val="007A6B48"/>
+    <w:rsid w:val="007B007B"/>
+    <w:rsid w:val="007B22FA"/>
+    <w:rsid w:val="007B2618"/>
+    <w:rsid w:val="007B3FD9"/>
+    <w:rsid w:val="007C0B6F"/>
+    <w:rsid w:val="007C2B13"/>
+    <w:rsid w:val="007C3A85"/>
+    <w:rsid w:val="007C48B4"/>
+    <w:rsid w:val="007C54B8"/>
+    <w:rsid w:val="007C5EE4"/>
+    <w:rsid w:val="007C6A19"/>
+    <w:rsid w:val="007C71F8"/>
+    <w:rsid w:val="007C734E"/>
+    <w:rsid w:val="007D101E"/>
+    <w:rsid w:val="007D7676"/>
+    <w:rsid w:val="007E4CD0"/>
+    <w:rsid w:val="007F39E6"/>
+    <w:rsid w:val="007F3B98"/>
+    <w:rsid w:val="007F4762"/>
+    <w:rsid w:val="007F5B3F"/>
+    <w:rsid w:val="007F5E04"/>
+    <w:rsid w:val="007F77FC"/>
+    <w:rsid w:val="00800F58"/>
+    <w:rsid w:val="00802788"/>
+    <w:rsid w:val="008114CF"/>
+    <w:rsid w:val="00811D6B"/>
+    <w:rsid w:val="008149A2"/>
+    <w:rsid w:val="00814D8D"/>
+    <w:rsid w:val="0082098C"/>
+    <w:rsid w:val="008232A4"/>
+    <w:rsid w:val="00823761"/>
+    <w:rsid w:val="00824BB6"/>
+    <w:rsid w:val="00826106"/>
+    <w:rsid w:val="008279C5"/>
+    <w:rsid w:val="0083086B"/>
+    <w:rsid w:val="00832268"/>
+    <w:rsid w:val="008337FA"/>
+    <w:rsid w:val="00834500"/>
+    <w:rsid w:val="00834ADB"/>
+    <w:rsid w:val="00834CF3"/>
+    <w:rsid w:val="00835F1C"/>
+    <w:rsid w:val="0083666A"/>
+    <w:rsid w:val="00836DB6"/>
+    <w:rsid w:val="00836E69"/>
+    <w:rsid w:val="00840628"/>
+    <w:rsid w:val="008437C6"/>
+    <w:rsid w:val="008447F8"/>
+    <w:rsid w:val="00847AA0"/>
+    <w:rsid w:val="008672DD"/>
+    <w:rsid w:val="00870732"/>
+    <w:rsid w:val="00873B65"/>
+    <w:rsid w:val="008766CC"/>
+    <w:rsid w:val="00876A5C"/>
+    <w:rsid w:val="008801D7"/>
+    <w:rsid w:val="008852AF"/>
+    <w:rsid w:val="00885E66"/>
+    <w:rsid w:val="008918CC"/>
+    <w:rsid w:val="0089235B"/>
+    <w:rsid w:val="00895C0B"/>
+    <w:rsid w:val="00895DB8"/>
+    <w:rsid w:val="00897003"/>
+    <w:rsid w:val="008A02F7"/>
+    <w:rsid w:val="008A2626"/>
+    <w:rsid w:val="008A279F"/>
+    <w:rsid w:val="008A3FBC"/>
+    <w:rsid w:val="008A47F6"/>
+    <w:rsid w:val="008A5E64"/>
+    <w:rsid w:val="008A7A42"/>
+    <w:rsid w:val="008A7CAA"/>
+    <w:rsid w:val="008B3293"/>
+    <w:rsid w:val="008B5675"/>
+    <w:rsid w:val="008C0C62"/>
+    <w:rsid w:val="008C66D6"/>
+    <w:rsid w:val="008D2643"/>
+    <w:rsid w:val="008D33E0"/>
+    <w:rsid w:val="008D47FD"/>
+    <w:rsid w:val="008E1AA7"/>
+    <w:rsid w:val="008E2083"/>
+    <w:rsid w:val="008F015A"/>
+    <w:rsid w:val="008F3876"/>
+    <w:rsid w:val="008F4D6C"/>
+    <w:rsid w:val="008F61A2"/>
+    <w:rsid w:val="008F73AC"/>
+    <w:rsid w:val="008F7A83"/>
+    <w:rsid w:val="008F7E88"/>
+    <w:rsid w:val="009028A5"/>
+    <w:rsid w:val="00903EC1"/>
+    <w:rsid w:val="00914285"/>
+    <w:rsid w:val="00915E33"/>
+    <w:rsid w:val="00917868"/>
+    <w:rsid w:val="00922043"/>
+    <w:rsid w:val="00925302"/>
+    <w:rsid w:val="00925DB8"/>
+    <w:rsid w:val="00926344"/>
+    <w:rsid w:val="00933D17"/>
+    <w:rsid w:val="0093446F"/>
+    <w:rsid w:val="0093740B"/>
+    <w:rsid w:val="009407B0"/>
+    <w:rsid w:val="009425FB"/>
+    <w:rsid w:val="00943200"/>
+    <w:rsid w:val="00943F50"/>
+    <w:rsid w:val="00945393"/>
+    <w:rsid w:val="009454FD"/>
+    <w:rsid w:val="009464C2"/>
+    <w:rsid w:val="00946F9E"/>
+    <w:rsid w:val="00950477"/>
+    <w:rsid w:val="00951415"/>
+    <w:rsid w:val="00953195"/>
+    <w:rsid w:val="009576F3"/>
+    <w:rsid w:val="00957F2B"/>
+    <w:rsid w:val="00964256"/>
+    <w:rsid w:val="00967980"/>
+    <w:rsid w:val="00971742"/>
+    <w:rsid w:val="00971A46"/>
+    <w:rsid w:val="00973824"/>
+    <w:rsid w:val="00974C1C"/>
+    <w:rsid w:val="00977AF4"/>
+    <w:rsid w:val="00984421"/>
+    <w:rsid w:val="009860AD"/>
+    <w:rsid w:val="009866ED"/>
+    <w:rsid w:val="00986979"/>
+    <w:rsid w:val="00992ABB"/>
+    <w:rsid w:val="009938CD"/>
+    <w:rsid w:val="00995221"/>
+    <w:rsid w:val="009A0177"/>
+    <w:rsid w:val="009A0C11"/>
+    <w:rsid w:val="009A12BC"/>
+    <w:rsid w:val="009A1804"/>
+    <w:rsid w:val="009A1C27"/>
+    <w:rsid w:val="009A2554"/>
+    <w:rsid w:val="009A50B4"/>
+    <w:rsid w:val="009B073A"/>
+    <w:rsid w:val="009B558A"/>
+    <w:rsid w:val="009B62CE"/>
+    <w:rsid w:val="009B6C3C"/>
+    <w:rsid w:val="009C1E8F"/>
+    <w:rsid w:val="009C262A"/>
+    <w:rsid w:val="009C7403"/>
+    <w:rsid w:val="009D10DE"/>
+    <w:rsid w:val="009E5846"/>
+    <w:rsid w:val="009F09FB"/>
+    <w:rsid w:val="009F663B"/>
+    <w:rsid w:val="00A016A8"/>
+    <w:rsid w:val="00A018D7"/>
+    <w:rsid w:val="00A0384E"/>
+    <w:rsid w:val="00A06268"/>
+    <w:rsid w:val="00A10F05"/>
+    <w:rsid w:val="00A1390C"/>
+    <w:rsid w:val="00A14278"/>
+    <w:rsid w:val="00A15B0A"/>
+    <w:rsid w:val="00A1638F"/>
+    <w:rsid w:val="00A16555"/>
+    <w:rsid w:val="00A16D0C"/>
+    <w:rsid w:val="00A20B8F"/>
+    <w:rsid w:val="00A20F6B"/>
+    <w:rsid w:val="00A226BB"/>
+    <w:rsid w:val="00A23E5C"/>
+    <w:rsid w:val="00A25FE2"/>
+    <w:rsid w:val="00A26B5B"/>
+    <w:rsid w:val="00A30B8C"/>
+    <w:rsid w:val="00A357CE"/>
+    <w:rsid w:val="00A37476"/>
+    <w:rsid w:val="00A37FA8"/>
+    <w:rsid w:val="00A40FCC"/>
+    <w:rsid w:val="00A42F0E"/>
+    <w:rsid w:val="00A45F5E"/>
+    <w:rsid w:val="00A5033B"/>
+    <w:rsid w:val="00A51A62"/>
+    <w:rsid w:val="00A55129"/>
+    <w:rsid w:val="00A565D4"/>
+    <w:rsid w:val="00A5741B"/>
+    <w:rsid w:val="00A57F3C"/>
+    <w:rsid w:val="00A57FBA"/>
+    <w:rsid w:val="00A606FA"/>
+    <w:rsid w:val="00A60FE5"/>
+    <w:rsid w:val="00A62C18"/>
+    <w:rsid w:val="00A62FEC"/>
+    <w:rsid w:val="00A678A8"/>
+    <w:rsid w:val="00A704CC"/>
+    <w:rsid w:val="00A752BE"/>
+    <w:rsid w:val="00A766D5"/>
+    <w:rsid w:val="00A80CD7"/>
+    <w:rsid w:val="00A821EE"/>
+    <w:rsid w:val="00A83A32"/>
+    <w:rsid w:val="00A83BF7"/>
+    <w:rsid w:val="00A84A29"/>
+    <w:rsid w:val="00A92180"/>
+    <w:rsid w:val="00A927BD"/>
+    <w:rsid w:val="00AA1390"/>
+    <w:rsid w:val="00AA285E"/>
+    <w:rsid w:val="00AA2BAC"/>
+    <w:rsid w:val="00AA3FFD"/>
+    <w:rsid w:val="00AB3EF4"/>
+    <w:rsid w:val="00AB5129"/>
+    <w:rsid w:val="00AC52B5"/>
+    <w:rsid w:val="00AC6211"/>
+    <w:rsid w:val="00AD0917"/>
+    <w:rsid w:val="00AD131E"/>
+    <w:rsid w:val="00AD1BEF"/>
+    <w:rsid w:val="00AD1F28"/>
+    <w:rsid w:val="00AD5236"/>
+    <w:rsid w:val="00AD62D3"/>
+    <w:rsid w:val="00AE1822"/>
+    <w:rsid w:val="00AE45B8"/>
+    <w:rsid w:val="00AE6141"/>
+    <w:rsid w:val="00AE63BE"/>
+    <w:rsid w:val="00AE7E9E"/>
+    <w:rsid w:val="00AF02B8"/>
+    <w:rsid w:val="00AF07BF"/>
+    <w:rsid w:val="00B035E5"/>
+    <w:rsid w:val="00B03B07"/>
+    <w:rsid w:val="00B05520"/>
+    <w:rsid w:val="00B069E5"/>
+    <w:rsid w:val="00B130DF"/>
+    <w:rsid w:val="00B1708E"/>
+    <w:rsid w:val="00B23012"/>
+    <w:rsid w:val="00B237D7"/>
+    <w:rsid w:val="00B247F6"/>
+    <w:rsid w:val="00B35665"/>
+    <w:rsid w:val="00B4233C"/>
+    <w:rsid w:val="00B4661E"/>
+    <w:rsid w:val="00B46AB5"/>
+    <w:rsid w:val="00B5043C"/>
+    <w:rsid w:val="00B53C57"/>
+    <w:rsid w:val="00B56558"/>
+    <w:rsid w:val="00B63C31"/>
+    <w:rsid w:val="00B65157"/>
+    <w:rsid w:val="00B65754"/>
+    <w:rsid w:val="00B677CF"/>
+    <w:rsid w:val="00B70148"/>
+    <w:rsid w:val="00B709DD"/>
+    <w:rsid w:val="00B77120"/>
+    <w:rsid w:val="00B777CC"/>
+    <w:rsid w:val="00B808AF"/>
+    <w:rsid w:val="00B80927"/>
+    <w:rsid w:val="00B80EEA"/>
+    <w:rsid w:val="00B824D3"/>
+    <w:rsid w:val="00B8276C"/>
+    <w:rsid w:val="00B83672"/>
+    <w:rsid w:val="00B83AD8"/>
+    <w:rsid w:val="00B867BD"/>
+    <w:rsid w:val="00B908D1"/>
+    <w:rsid w:val="00B90B83"/>
+    <w:rsid w:val="00B971D6"/>
+    <w:rsid w:val="00BA2C76"/>
+    <w:rsid w:val="00BA381B"/>
+    <w:rsid w:val="00BA3ADF"/>
+    <w:rsid w:val="00BA4A07"/>
+    <w:rsid w:val="00BB072F"/>
+    <w:rsid w:val="00BB16EF"/>
+    <w:rsid w:val="00BB2171"/>
+    <w:rsid w:val="00BB2A8A"/>
+    <w:rsid w:val="00BB5E5C"/>
+    <w:rsid w:val="00BB7139"/>
+    <w:rsid w:val="00BC0C43"/>
+    <w:rsid w:val="00BC0ED5"/>
+    <w:rsid w:val="00BC1B77"/>
+    <w:rsid w:val="00BC1F64"/>
+    <w:rsid w:val="00BD0404"/>
+    <w:rsid w:val="00BD119A"/>
+    <w:rsid w:val="00BD1674"/>
+    <w:rsid w:val="00BD1B5A"/>
+    <w:rsid w:val="00BE2A95"/>
+    <w:rsid w:val="00BE7741"/>
+    <w:rsid w:val="00BF095A"/>
+    <w:rsid w:val="00BF09D7"/>
+    <w:rsid w:val="00BF308F"/>
+    <w:rsid w:val="00BF3124"/>
+    <w:rsid w:val="00BF32A8"/>
+    <w:rsid w:val="00BF4452"/>
+    <w:rsid w:val="00BF7BE2"/>
+    <w:rsid w:val="00C001D5"/>
+    <w:rsid w:val="00C01A13"/>
+    <w:rsid w:val="00C01AC9"/>
+    <w:rsid w:val="00C02054"/>
+    <w:rsid w:val="00C06142"/>
+    <w:rsid w:val="00C072ED"/>
+    <w:rsid w:val="00C12167"/>
+    <w:rsid w:val="00C13264"/>
+    <w:rsid w:val="00C13C7B"/>
+    <w:rsid w:val="00C141B5"/>
+    <w:rsid w:val="00C14A08"/>
+    <w:rsid w:val="00C20AFB"/>
+    <w:rsid w:val="00C252E1"/>
+    <w:rsid w:val="00C2654F"/>
+    <w:rsid w:val="00C372CE"/>
+    <w:rsid w:val="00C37CF4"/>
+    <w:rsid w:val="00C40F43"/>
+    <w:rsid w:val="00C42F93"/>
+    <w:rsid w:val="00C4588A"/>
+    <w:rsid w:val="00C503FD"/>
+    <w:rsid w:val="00C5106E"/>
+    <w:rsid w:val="00C55DF1"/>
+    <w:rsid w:val="00C623F4"/>
+    <w:rsid w:val="00C62E21"/>
+    <w:rsid w:val="00C63156"/>
+    <w:rsid w:val="00C71857"/>
+    <w:rsid w:val="00C71902"/>
+    <w:rsid w:val="00C76626"/>
+    <w:rsid w:val="00C77B52"/>
+    <w:rsid w:val="00C8047A"/>
+    <w:rsid w:val="00C814F8"/>
+    <w:rsid w:val="00C84416"/>
+    <w:rsid w:val="00C86638"/>
+    <w:rsid w:val="00C920F8"/>
+    <w:rsid w:val="00C9318C"/>
+    <w:rsid w:val="00C93AB3"/>
+    <w:rsid w:val="00CA0363"/>
+    <w:rsid w:val="00CA1C2D"/>
+    <w:rsid w:val="00CA1D23"/>
+    <w:rsid w:val="00CA24FF"/>
+    <w:rsid w:val="00CA289D"/>
+    <w:rsid w:val="00CB1B32"/>
+    <w:rsid w:val="00CB3507"/>
+    <w:rsid w:val="00CB546D"/>
+    <w:rsid w:val="00CB6937"/>
+    <w:rsid w:val="00CC29ED"/>
+    <w:rsid w:val="00CC2D88"/>
+    <w:rsid w:val="00CC3050"/>
+    <w:rsid w:val="00CC6813"/>
+    <w:rsid w:val="00CD1CBA"/>
+    <w:rsid w:val="00CD2C1B"/>
+    <w:rsid w:val="00CD37C3"/>
+    <w:rsid w:val="00CD3D18"/>
+    <w:rsid w:val="00CE081D"/>
+    <w:rsid w:val="00CE0B45"/>
+    <w:rsid w:val="00CE0E3F"/>
+    <w:rsid w:val="00CE2C1D"/>
+    <w:rsid w:val="00CE3051"/>
+    <w:rsid w:val="00CE32D5"/>
+    <w:rsid w:val="00CE4D90"/>
+    <w:rsid w:val="00CE648F"/>
+    <w:rsid w:val="00CE6D05"/>
+    <w:rsid w:val="00CE7F90"/>
+    <w:rsid w:val="00CF0D47"/>
+    <w:rsid w:val="00CF242F"/>
+    <w:rsid w:val="00CF2504"/>
+    <w:rsid w:val="00CF491D"/>
+    <w:rsid w:val="00CF56B5"/>
+    <w:rsid w:val="00CF7776"/>
+    <w:rsid w:val="00D02A34"/>
+    <w:rsid w:val="00D04A44"/>
+    <w:rsid w:val="00D12CA5"/>
+    <w:rsid w:val="00D15C30"/>
+    <w:rsid w:val="00D174F2"/>
+    <w:rsid w:val="00D213AF"/>
+    <w:rsid w:val="00D22311"/>
+    <w:rsid w:val="00D2241F"/>
+    <w:rsid w:val="00D233D1"/>
+    <w:rsid w:val="00D23AC4"/>
+    <w:rsid w:val="00D26F8C"/>
+    <w:rsid w:val="00D27839"/>
+    <w:rsid w:val="00D30BBD"/>
+    <w:rsid w:val="00D31702"/>
+    <w:rsid w:val="00D31A55"/>
+    <w:rsid w:val="00D33BDD"/>
+    <w:rsid w:val="00D408D2"/>
+    <w:rsid w:val="00D4292A"/>
+    <w:rsid w:val="00D444E9"/>
+    <w:rsid w:val="00D5325A"/>
+    <w:rsid w:val="00D549F2"/>
+    <w:rsid w:val="00D55E90"/>
+    <w:rsid w:val="00D62ED1"/>
+    <w:rsid w:val="00D65BC2"/>
+    <w:rsid w:val="00D71FD4"/>
+    <w:rsid w:val="00D80095"/>
+    <w:rsid w:val="00D80D93"/>
+    <w:rsid w:val="00D819FC"/>
+    <w:rsid w:val="00D81DFE"/>
+    <w:rsid w:val="00D8291C"/>
+    <w:rsid w:val="00D844E4"/>
+    <w:rsid w:val="00D87306"/>
+    <w:rsid w:val="00D9162B"/>
+    <w:rsid w:val="00D952A6"/>
+    <w:rsid w:val="00DA0FF5"/>
+    <w:rsid w:val="00DA3FCE"/>
+    <w:rsid w:val="00DB2F16"/>
+    <w:rsid w:val="00DB3142"/>
+    <w:rsid w:val="00DB7668"/>
+    <w:rsid w:val="00DB782E"/>
+    <w:rsid w:val="00DB7A74"/>
+    <w:rsid w:val="00DC7C4A"/>
+    <w:rsid w:val="00DD4C5B"/>
+    <w:rsid w:val="00DD666E"/>
+    <w:rsid w:val="00DF009C"/>
+    <w:rsid w:val="00DF2AC0"/>
+    <w:rsid w:val="00DF497B"/>
+    <w:rsid w:val="00DF55B5"/>
+    <w:rsid w:val="00E01F4A"/>
+    <w:rsid w:val="00E0222B"/>
+    <w:rsid w:val="00E0460E"/>
+    <w:rsid w:val="00E04DA0"/>
+    <w:rsid w:val="00E1526E"/>
+    <w:rsid w:val="00E30D5E"/>
+    <w:rsid w:val="00E30D75"/>
+    <w:rsid w:val="00E31B55"/>
+    <w:rsid w:val="00E31DB6"/>
+    <w:rsid w:val="00E32396"/>
+    <w:rsid w:val="00E33481"/>
+    <w:rsid w:val="00E35064"/>
+    <w:rsid w:val="00E35458"/>
+    <w:rsid w:val="00E369A6"/>
+    <w:rsid w:val="00E377C6"/>
+    <w:rsid w:val="00E42007"/>
+    <w:rsid w:val="00E423B0"/>
+    <w:rsid w:val="00E42981"/>
+    <w:rsid w:val="00E44DF3"/>
+    <w:rsid w:val="00E47676"/>
+    <w:rsid w:val="00E52172"/>
+    <w:rsid w:val="00E565A9"/>
+    <w:rsid w:val="00E627D8"/>
+    <w:rsid w:val="00E63F69"/>
+    <w:rsid w:val="00E6695B"/>
+    <w:rsid w:val="00E674C8"/>
+    <w:rsid w:val="00E72663"/>
+    <w:rsid w:val="00E74049"/>
+    <w:rsid w:val="00E7445C"/>
+    <w:rsid w:val="00E77633"/>
+    <w:rsid w:val="00E77884"/>
+    <w:rsid w:val="00E8565E"/>
+    <w:rsid w:val="00E906DA"/>
+    <w:rsid w:val="00E938B8"/>
+    <w:rsid w:val="00E95568"/>
+    <w:rsid w:val="00E9738F"/>
+    <w:rsid w:val="00EA3127"/>
+    <w:rsid w:val="00EB0711"/>
+    <w:rsid w:val="00EB1A24"/>
+    <w:rsid w:val="00EB42EC"/>
+    <w:rsid w:val="00EB4BF6"/>
+    <w:rsid w:val="00EB72DE"/>
+    <w:rsid w:val="00EC4293"/>
+    <w:rsid w:val="00ED0F50"/>
+    <w:rsid w:val="00ED1933"/>
+    <w:rsid w:val="00ED6EAF"/>
+    <w:rsid w:val="00EE0B1C"/>
+    <w:rsid w:val="00EE1226"/>
+    <w:rsid w:val="00EE1363"/>
+    <w:rsid w:val="00EE24D0"/>
+    <w:rsid w:val="00EE3EBC"/>
+    <w:rsid w:val="00EF00B9"/>
+    <w:rsid w:val="00EF07CC"/>
+    <w:rsid w:val="00EF0CC0"/>
+    <w:rsid w:val="00EF66F4"/>
+    <w:rsid w:val="00F02370"/>
+    <w:rsid w:val="00F02A48"/>
+    <w:rsid w:val="00F03598"/>
+    <w:rsid w:val="00F07DDE"/>
+    <w:rsid w:val="00F1041F"/>
+    <w:rsid w:val="00F10C03"/>
+    <w:rsid w:val="00F158E0"/>
+    <w:rsid w:val="00F20F64"/>
+    <w:rsid w:val="00F22421"/>
+    <w:rsid w:val="00F24D6A"/>
+    <w:rsid w:val="00F260FB"/>
+    <w:rsid w:val="00F30126"/>
+    <w:rsid w:val="00F31867"/>
+    <w:rsid w:val="00F32612"/>
+    <w:rsid w:val="00F337AA"/>
+    <w:rsid w:val="00F345A4"/>
+    <w:rsid w:val="00F35671"/>
+    <w:rsid w:val="00F364A0"/>
+    <w:rsid w:val="00F40E9F"/>
+    <w:rsid w:val="00F412C6"/>
+    <w:rsid w:val="00F413FB"/>
+    <w:rsid w:val="00F455DC"/>
+    <w:rsid w:val="00F460C3"/>
+    <w:rsid w:val="00F46B2A"/>
+    <w:rsid w:val="00F50F26"/>
+    <w:rsid w:val="00F524C7"/>
+    <w:rsid w:val="00F54455"/>
+    <w:rsid w:val="00F54ECD"/>
+    <w:rsid w:val="00F60D9A"/>
+    <w:rsid w:val="00F616FA"/>
+    <w:rsid w:val="00F62B8E"/>
+    <w:rsid w:val="00F64254"/>
+    <w:rsid w:val="00F70271"/>
+    <w:rsid w:val="00F703EB"/>
+    <w:rsid w:val="00F72AC1"/>
+    <w:rsid w:val="00F74BA3"/>
+    <w:rsid w:val="00F756AD"/>
+    <w:rsid w:val="00F7593C"/>
+    <w:rsid w:val="00F75FBC"/>
+    <w:rsid w:val="00F80748"/>
+    <w:rsid w:val="00F8081D"/>
+    <w:rsid w:val="00F8541B"/>
+    <w:rsid w:val="00F9223C"/>
+    <w:rsid w:val="00F976FE"/>
+    <w:rsid w:val="00FA107C"/>
+    <w:rsid w:val="00FA443B"/>
+    <w:rsid w:val="00FA4E19"/>
+    <w:rsid w:val="00FA5B54"/>
+    <w:rsid w:val="00FA71D5"/>
+    <w:rsid w:val="00FB3A2F"/>
+    <w:rsid w:val="00FB532B"/>
+    <w:rsid w:val="00FC01C2"/>
+    <w:rsid w:val="00FC1930"/>
+    <w:rsid w:val="00FC5CCA"/>
+    <w:rsid w:val="00FC5D27"/>
+    <w:rsid w:val="00FC6075"/>
+    <w:rsid w:val="00FD3AC1"/>
+    <w:rsid w:val="00FD3AED"/>
+    <w:rsid w:val="00FD4898"/>
+    <w:rsid w:val="00FD5C6E"/>
+    <w:rsid w:val="00FE12C6"/>
+    <w:rsid w:val="00FE15D0"/>
+    <w:rsid w:val="00FE20EF"/>
+    <w:rsid w:val="00FE615D"/>
+    <w:rsid w:val="00FF4F86"/>
+    <w:rsid w:val="00FF70FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E88AECF"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{67DA2527-A62E-4449-8CF7-A5F89CC8515C}"/>
+  <w14:docId w14:val="3116E3EE"/>
+  <w15:docId w15:val="{1554E3BB-29C1-4319-8A54-FA1CA54B4229}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10012,75 +11085,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10115,60 +11188,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
@@ -10235,1280 +11305,2499 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00323EE5"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00597572"/>
+    <w:rsid w:val="003D242C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:numPr>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:after="200"/>
+      <w:ind w:left="357" w:hanging="357"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="berschrift1"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="003C6BE4"/>
+    <w:rsid w:val="006B2AFF"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="berschrift2"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift3Zchn"/>
-    <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB6A8B"/>
+    <w:rsid w:val="006B2AFF"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB6A8B"/>
+    <w:rsid w:val="006B2AFF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="300"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="002379EF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:color w:val="77913D"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002379EF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="77913D"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002379EF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002379EF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:color w:val="404040"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002379EF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="29"/>
+      </w:numPr>
+      <w:spacing w:before="200" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+    <w:name w:val="Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextZchn"/>
+    <w:rsid w:val="004B3C48"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Betreff">
+    <w:name w:val="Betreff"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="008A47F6"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlungnum">
+    <w:name w:val="Aufzählung num"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00257D91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="357"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Absender">
+    <w:name w:val="Absender"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E1E72"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textfett">
+    <w:name w:val="Text fett"/>
+    <w:basedOn w:val="Text"/>
+    <w:link w:val="TextfettZchn"/>
+    <w:rsid w:val="00D55E90"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AufzhlungSymbol">
+    <w:name w:val="Aufzählung Symbol"/>
+    <w:basedOn w:val="Text"/>
+    <w:qFormat/>
+    <w:rsid w:val="00257D91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="357"/>
+      </w:tabs>
+      <w:ind w:left="357" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextZchn">
+    <w:name w:val="Text Zchn"/>
+    <w:link w:val="Text"/>
+    <w:rsid w:val="004B3C48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextfettZchn">
+    <w:name w:val="Text fett Zchn"/>
+    <w:link w:val="Textfett"/>
+    <w:rsid w:val="00D55E90"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Grussformel">
+    <w:name w:val="Grussformel"/>
+    <w:basedOn w:val="Text"/>
+    <w:rsid w:val="008F3876"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="2835"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift1"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00597572"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003D242C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift2"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="003C6BE4"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="006B2AFF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="26"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED0F50"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6634"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED0F50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E1E72"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5046"/>
+        <w:tab w:val="left" w:pos="6634"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E1E72"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zOawBlindzeile">
+    <w:name w:val="zOawBlindzeile"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00006D18"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A60FE5"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009454FD"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009454FD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A357CE"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A357CE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Seitenzahl">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00B709DD"/>
+    <w:rPr>
+      <w:lang w:val="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="006B2AFF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
     <w:name w:val="Überschrift 4 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB6A8B"/>
+    <w:rsid w:val="006B2AFF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002379EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:color w:val="77913D"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002379EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="77913D"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:link w:val="berschrift7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CB6A8B"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002379EF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-[...4 lines deleted...]
-    <w:rsid w:val="00B44AF8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002379EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002379EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058257F"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+      <w:lang w:val="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="00C40F43"/>
     <w:pPr>
-      <w:ind w:left="425" w:hanging="425"/>
-[...7 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:eastAsia="de-CH"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilagen">
+    <w:name w:val="Beilagen"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Beilagen2"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="004B3C48"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelle-BKD3">
+    <w:name w:val="Tabelle-BKD3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A60FE5"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFD88B"/>
+    </w:tcPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelle-BKD1">
+    <w:name w:val="Tabelle-BKD1"/>
+    <w:basedOn w:val="Tabellenraster"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008447F8"/>
+    <w:pPr>
+      <w:ind w:left="108" w:right="108"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="-1877" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEEB6"/>
+      <w:tcMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+      </w:tcMar>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD88B"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD88B"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelle-BKD2">
+    <w:name w:val="Tabelle-BKD2"/>
+    <w:basedOn w:val="Tabelle-BKD1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A60FE5"/>
+    <w:pPr>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD88B"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFD88B"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zOawDeliveryOption">
+    <w:name w:val="zOawDeliveryOption"/>
+    <w:basedOn w:val="Text"/>
+    <w:rsid w:val="001F39D1"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zOawRecipient">
+    <w:name w:val="zOawRecipient"/>
+    <w:basedOn w:val="zOawDeliveryOption"/>
+    <w:rsid w:val="001F39D1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelle">
+    <w:name w:val="Tabelle"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A606FA"/>
+    <w:pPr>
+      <w:ind w:left="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TabelleEinzug">
+    <w:name w:val="Tabelle Einzug"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A606FA"/>
+    <w:pPr>
+      <w:ind w:left="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="1021" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilagen2">
+    <w:name w:val="Beilagen2"/>
+    <w:basedOn w:val="Beilagen"/>
+    <w:rsid w:val="00977AF4"/>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilagenberschrift">
+    <w:name w:val="Beilagenüberschrift"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Beilagen"/>
+    <w:qFormat/>
+    <w:rsid w:val="00922043"/>
+    <w:pPr>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Verzeichnis9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00BF308F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Frutiger 55 Roman" w:eastAsia="Times New Roman" w:hAnsi="Frutiger 55 Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AufzaehlungAB">
+    <w:name w:val="AufzaehlungAB"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00897003"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aufzhlungszeichen">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="008E1AA7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TabelleohneRand">
+    <w:name w:val="Tabelle ohne Rand"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0042092F"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
-[...17 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StandardZeichen">
+    <w:name w:val="Standard_Zeichen"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CC29ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="de-CH"/>
+      <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="table" w:styleId="EinfacheTabelle1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B7A4D"/>
+    <w:rsid w:val="00793633"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="de-CH"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00793633"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="EinfacheTabelle3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00793633"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuzhlungmitZahlen1">
+    <w:name w:val="Auzählung mit Zahlen 1"/>
+    <w:basedOn w:val="Aufzhlungszeichen"/>
+    <w:uiPriority w:val="23"/>
+    <w:rsid w:val="002C222E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="30"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text9pt">
+    <w:name w:val="Text 9pt"/>
+    <w:basedOn w:val="Text"/>
+    <w:rsid w:val="002E16DF"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
-[...16 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster1">
+    <w:name w:val="Tabellenraster1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A83BF7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="de-CH"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...18 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster1">
-[...4 lines deleted...]
-    <w:rsid w:val="001B7A4D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beschreibung">
+    <w:name w:val="Beschreibung"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="BeschreibungZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="0022096B"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:spacing w:line="254" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...15 lines deleted...]
-    <w:rsid w:val="0081391A"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:cs="Calibri"/>
+      <w:i/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BeschreibungZchn">
+    <w:name w:val="Beschreibung Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Beschreibung"/>
+    <w:rsid w:val="0022096B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+      <w:i/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="003C7573"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="124155062">
+    <w:div w:id="51927521">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1971008185">
+    <w:div w:id="244537472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="401636015">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="627514839">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="640043123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="737362017">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851262259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="972635964">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1001087453">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1046838256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1065881045">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1422674748">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1451822282">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1499737051">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1601639374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1675108988">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1852719249">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2132363587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///X:\Vorlagen\Kurzbrief%20Vorlage%20aus%20oaw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EE3ADE54DB5043D1A573A268A6F92819"/>
+        <w:name w:val="56ECEEFFE02147AE8389E57511EB8EB0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E00A02B4-66E8-4F53-B9B2-307D915E95ED}"/>
+        <w:guid w:val="{1AD281C1-AC58-4372-A548-DDF45A614518}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00697E9D" w:rsidRDefault="006F5AF6" w:rsidP="006F5AF6">
+        <w:p w:rsidR="00765A9F" w:rsidRDefault="004F08B4" w:rsidP="004F08B4">
           <w:pPr>
-            <w:pStyle w:val="EE3ADE54DB5043D1A573A268A6F928192"/>
+            <w:pStyle w:val="56ECEEFFE02147AE8389E57511EB8EB01"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CF43E8">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...528 lines deleted...]
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FDC54ADC81604C40B4C93D36C1678AD6"/>
+        <w:name w:val="C183051655D94963B97EE13712CBE843"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{38CAB0EA-6B45-4658-8339-BAC9B2E3CB8B}"/>
+        <w:guid w:val="{91D7BBE8-5769-4505-B15A-8CFF8356CBA2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00697E9D" w:rsidRDefault="006F5AF6" w:rsidP="006F5AF6">
+        <w:p w:rsidR="00765A9F" w:rsidRDefault="004F08B4" w:rsidP="004F08B4">
           <w:pPr>
-            <w:pStyle w:val="FDC54ADC81604C40B4C93D36C1678AD62"/>
+            <w:pStyle w:val="C183051655D94963B97EE13712CBE8431"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CF43E8">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CCF89DDCF47D45B794B146B0B98F924E"/>
+        <w:name w:val="4E964AACDBA14581B7CF0D631DBB9BFF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A45732CC-19DB-4959-A5D7-A6061ED90C1C}"/>
+        <w:guid w:val="{ECC89F16-285D-4122-AB2B-CC1A119CC257}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00697E9D" w:rsidRDefault="006F5AF6" w:rsidP="006F5AF6">
+        <w:p w:rsidR="00765A9F" w:rsidRDefault="004F08B4" w:rsidP="004F08B4">
           <w:pPr>
-            <w:pStyle w:val="CCF89DDCF47D45B794B146B0B98F924E2"/>
+            <w:pStyle w:val="4E964AACDBA14581B7CF0D631DBB9BFF"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CF43E8">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5F7596969FD24D2AB8C54C29302B2D01"/>
+        <w:name w:val="F3425AE11EB54AED98AFFE950E4B3630"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6B6D48ED-4B18-4D96-B658-3DF4331E51E5}"/>
+        <w:guid w:val="{5BB8C1EA-ACC4-46CF-B788-12FA0E21DEE1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC1EEB" w:rsidRDefault="006F5AF6" w:rsidP="006F5AF6">
+        <w:p w:rsidR="00765A9F" w:rsidRDefault="004F08B4" w:rsidP="004F08B4">
           <w:pPr>
-            <w:pStyle w:val="5F7596969FD24D2AB8C54C29302B2D012"/>
+            <w:pStyle w:val="F3425AE11EB54AED98AFFE950E4B3630"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00CF43E8">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               <w:color w:val="808080"/>
               <w:szCs w:val="20"/>
-              <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="705AEC09DF32440F9ABFECF85A69D183"/>
+        <w:name w:val="A8F08558AB8D445E9CFDD02F1D49161F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3FE752A9-0511-4868-8EB0-7C6E8923EDA8}"/>
+        <w:guid w:val="{6D2753FF-3FDE-437F-83B3-46474C8122C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0014291C" w:rsidRDefault="0014291C" w:rsidP="0014291C">
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
           <w:pPr>
-            <w:pStyle w:val="705AEC09DF32440F9ABFECF85A69D183"/>
+            <w:pStyle w:val="A8F08558AB8D445E9CFDD02F1D49161F"/>
           </w:pPr>
-          <w:r w:rsidRPr="001B7A4D">
+          <w:r w:rsidRPr="00CF43E8">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
-            <w:t>___________________</w:t>
+            <w:tab/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="805FCD3117DC4FE8AA2D3CEE86E5C265"/>
+        <w:name w:val="D00A71F3F79E49E691DEF9B06A8D020C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9F0C8BB8-1114-491D-BAA0-A710ECCF9B80}"/>
+        <w:guid w:val="{1EEAE49B-338C-45FE-B76F-86DA066D631F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0014291C" w:rsidRDefault="0014291C" w:rsidP="0014291C">
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
           <w:pPr>
-            <w:pStyle w:val="805FCD3117DC4FE8AA2D3CEE86E5C265"/>
+            <w:pStyle w:val="D00A71F3F79E49E691DEF9B06A8D020C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CF43E8">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F851DCFD764743EFAB80F1902879DE23"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{524948F4-2626-4EC9-8D36-383BFCBAC786}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="F851DCFD764743EFAB80F1902879DE23"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:szCs w:val="20"/>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D65A68B43194322939C8ACF5FFD4A7C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F13C5F6C-F0AD-4390-8E23-EA07590DE6EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="4D65A68B43194322939C8ACF5FFD4A7C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE61193CCAA9493386D631A024AF9BBF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E4192A9B-8077-4DB9-AD8B-F950C7151F74}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="EE61193CCAA9493386D631A024AF9BBF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9A821B1290F348FA83CDC5A3388EB5FD"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9F1504F-0848-4905-88D4-1C17992EEDDB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="9A821B1290F348FA83CDC5A3388EB5FD"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="74F2260908B84206A07461E6B8FA0CC5"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{83741B6F-FC16-45A6-A6F1-1795E64E1C25}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="74F2260908B84206A07461E6B8FA0CC5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="76646050A3D141E1AB55BBC6E1E05B31"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1750FB47-8DFF-498D-B8E3-9C524A19E8F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="76646050A3D141E1AB55BBC6E1E05B31"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7EE3A1691EF47369401BD090C2CF97A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F645999D-2376-4149-B24B-C44C3E1DD437}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="E7EE3A1691EF47369401BD090C2CF97A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="79E3960C0A3E45E299E2ACEED1579230"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E3FFE9ED-6203-410A-9D40-297B06585FCB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="79E3960C0A3E45E299E2ACEED1579230"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47A24EC927BE43E891F04DC4D60C440D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7EC70213-B9FB-4997-A026-E089FD2553A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="47A24EC927BE43E891F04DC4D60C440D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6FC785B167934A68BF37610DFDA2F50A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E7B1F94-5E73-4685-B843-AB4C2D3A1C4F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="6FC785B167934A68BF37610DFDA2F50A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5F16CC0762C0487891B239A2979CC734"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{90100304-819F-4D02-97D6-6415FDC5EDE6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="5F16CC0762C0487891B239A2979CC734"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="62255BE37AF940C5A5860AF3626B1C56"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E728ED35-D685-43D8-81F5-88B8AE492D6B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="62255BE37AF940C5A5860AF3626B1C56"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6C9855651F554FA294A676F317BC3F3E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{286CE5E2-4D23-4CC1-B620-A78163D16DBB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="6C9855651F554FA294A676F317BC3F3E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2203BDD12AC04FEF95433DFB3A02A361"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE6F77CB-CC0F-40A9-8F88-AD69147269B3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="2203BDD12AC04FEF95433DFB3A02A361"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF1BD645C182422092A4E17A678227F4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2F019176-4CED-4300-8758-8119A3AD2742}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B25B19" w:rsidRDefault="00765A9F" w:rsidP="00765A9F">
+          <w:pPr>
+            <w:pStyle w:val="FF1BD645C182422092A4E17A678227F4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3043557161154F46A1A8340A58BE3A23"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4BFCB56B-3688-4830-BB14-62811DA02793}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4951" w:rsidRDefault="00B25B19" w:rsidP="00B25B19">
+          <w:pPr>
+            <w:pStyle w:val="3043557161154F46A1A8340A58BE3A23"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="80ADE22B73B74CE9A6F30D6D9DB4CDAF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D81C58F1-F627-4FC6-B604-13C9063A8917}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005E4951" w:rsidRDefault="00B25B19" w:rsidP="00B25B19">
+          <w:pPr>
+            <w:pStyle w:val="80ADE22B73B74CE9A6F30D6D9DB4CDAF"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger LT 45 Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Frutiger 55 Roman">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F132A"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F0513F"/>
+    <w:rsidRoot w:val="004F08B4"/>
+    <w:rsid w:val="00441BF1"/>
+    <w:rsid w:val="004F08B4"/>
+    <w:rsid w:val="00563F39"/>
+    <w:rsid w:val="005E4951"/>
+    <w:rsid w:val="00765A9F"/>
+    <w:rsid w:val="00800F58"/>
+    <w:rsid w:val="00873B65"/>
+    <w:rsid w:val="009721E1"/>
+    <w:rsid w:val="00987358"/>
+    <w:rsid w:val="00A25FE2"/>
+    <w:rsid w:val="00B25B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11877,603 +14166,693 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8F08558AB8D445E9CFDD02F1D49161F">
+    <w:name w:val="A8F08558AB8D445E9CFDD02F1D49161F"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D00A71F3F79E49E691DEF9B06A8D020C">
+    <w:name w:val="D00A71F3F79E49E691DEF9B06A8D020C"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F5AF6"/>
+    <w:rsid w:val="00B25B19"/>
     <w:rPr>
       <w:color w:val="808080"/>
+      <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE3ADE54DB5043D1A573A268A6F928192">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5AF6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3043557161154F46A1A8340A58BE3A23">
+    <w:name w:val="3043557161154F46A1A8340A58BE3A23"/>
+    <w:rsid w:val="00B25B19"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80ADE22B73B74CE9A6F30D6D9DB4CDAF">
+    <w:name w:val="80ADE22B73B74CE9A6F30D6D9DB4CDAF"/>
+    <w:rsid w:val="00B25B19"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F851DCFD764743EFAB80F1902879DE23">
+    <w:name w:val="F851DCFD764743EFAB80F1902879DE23"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D65A68B43194322939C8ACF5FFD4A7C">
+    <w:name w:val="4D65A68B43194322939C8ACF5FFD4A7C"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE61193CCAA9493386D631A024AF9BBF">
+    <w:name w:val="EE61193CCAA9493386D631A024AF9BBF"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A821B1290F348FA83CDC5A3388EB5FD">
+    <w:name w:val="9A821B1290F348FA83CDC5A3388EB5FD"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74F2260908B84206A07461E6B8FA0CC5">
+    <w:name w:val="74F2260908B84206A07461E6B8FA0CC5"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76646050A3D141E1AB55BBC6E1E05B31">
+    <w:name w:val="76646050A3D141E1AB55BBC6E1E05B31"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7EE3A1691EF47369401BD090C2CF97A">
+    <w:name w:val="E7EE3A1691EF47369401BD090C2CF97A"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79E3960C0A3E45E299E2ACEED1579230">
+    <w:name w:val="79E3960C0A3E45E299E2ACEED1579230"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47A24EC927BE43E891F04DC4D60C440D">
+    <w:name w:val="47A24EC927BE43E891F04DC4D60C440D"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FC785B167934A68BF37610DFDA2F50A">
+    <w:name w:val="6FC785B167934A68BF37610DFDA2F50A"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F16CC0762C0487891B239A2979CC734">
+    <w:name w:val="5F16CC0762C0487891B239A2979CC734"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62255BE37AF940C5A5860AF3626B1C56">
+    <w:name w:val="62255BE37AF940C5A5860AF3626B1C56"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C9855651F554FA294A676F317BC3F3E">
+    <w:name w:val="6C9855651F554FA294A676F317BC3F3E"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2203BDD12AC04FEF95433DFB3A02A361">
+    <w:name w:val="2203BDD12AC04FEF95433DFB3A02A361"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF1BD645C182422092A4E17A678227F4">
+    <w:name w:val="FF1BD645C182422092A4E17A678227F4"/>
+    <w:rsid w:val="00765A9F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56ECEEFFE02147AE8389E57511EB8EB01">
+    <w:name w:val="56ECEEFFE02147AE8389E57511EB8EB01"/>
+    <w:rsid w:val="004F08B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F7596969FD24D2AB8C54C29302B2D012">
-[...1 lines deleted...]
-    <w:rsid w:val="006F5AF6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C183051655D94963B97EE13712CBE8431">
+    <w:name w:val="C183051655D94963B97EE13712CBE8431"/>
+    <w:rsid w:val="004F08B4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="017EA511FCF94696BA1031C8408E182D2">
-[...5 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E964AACDBA14581B7CF0D631DBB9BFF">
+    <w:name w:val="4E964AACDBA14581B7CF0D631DBB9BFF"/>
+    <w:rsid w:val="004F08B4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFFAF14AF921462AB4A5D9987246F5D32">
-[...157 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F3425AE11EB54AED98AFFE950E4B3630">
+    <w:name w:val="F3425AE11EB54AED98AFFE950E4B3630"/>
+    <w:rsid w:val="004F08B4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DF417BDC2D2F8D4C9842A38936C43AE6" ma:contentTypeVersion="8" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="942cbb18b5b13892c8eae18053d7dfbc">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="971f5f0a-b95b-49f4-a7e0-86a501385f3f" xmlns:ns3="25efce76-715e-4405-bfbc-9c1ffbb08c42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="81b78cf5b1f444cc09f5f7e3572a019c" ns2:_="" ns3:_="">
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWetu2zYU/r+nEDy0WLHGFnW10NZYajuXxUmM2m2xYkBA28c2G1oUSKpO8jx7ixXYjz7QXmFHcmw3iW4N0KADgiSKxHMlz3cOj6h///7n5TFVGmRfigikvhyAVq27Y8Zh54Qu4FWtzRmEehAzDTVjd6zZJxzUMsanAXAYa5jsCXka6yjWr2pTyhXUbuljcMfCRv0bGLMosYBCewz4RF3/N67Ni0XEQcPuZCJBqVqru4imX/4KZyBfNlLGm/wbfStXa60dksnX5kKxcFZr7UmIwwln4zkY+/LLZ6UgU+Aw1FJMYtQqwlprAHNpzACvGowOMoQGajEOQEoIM+XfHnZqLcu0HJOYrtm0fIIPntfEayb/MY0idHBIRxxK5tI9pozj+mXROsBRVF6eRivHd3f6Qmmjz2NVgd/K0YoRX1CdhD7mfBOap1y/GMKFNgb6kiPX1Sld3rL/dKZffOXC058vOi9+SuQaiWBCzVKyBUnCsUXADcHsqKUw+2oWjTXIGjcBmQvQDpNwvlq7TIBex5W4hBCbmI7r2oHjBEFgmYUe7Q/ednZ2j7qD7DBsre6DQmjNgWm189wYiCtG+U6KtreLJXA9WbNmKtpdYGbhxZh++SyNIxZOQK2ku3JJx3MFIYRqPI/1Vbb8SAPjcZIpmfTBZnGypVH/BOSRiKZXqAc+kGxvKkojHqu6fVvULnFxX8ZKTRHXwPOcNL7N9tca8xLpOnfQ4BGnMcopLSmWIMMpYkdtnuOZxi5GX8hpEWvutFPqACsMhx4LoeqMnxu3HX1ulPrSFjFWz8taq32QTWcaiUUahrjVTBOY/eoQA3+bvmtYxM9OsT16kTPr7iKtlOegRr/Fsj6e55V6kCFg4iyXy3rK16Aok1MKBXKT3EKZUK1Cql1IdXKoPTETCbrbggvZFxLDwdDjJ8m4evLnEQ21CM+mVI7YrG4R06zbrlmPwlmhttecjs/fz3Gzz1WJOFhSebUEplS54tdCowCd6hw/i4WK3MmdR2qpR8OJGtMIKghsrVSVOuUJdcBmIdWxLOPuR8M5LEB1YEpjnkxh9VzC3scMxT2PruprNZkBZxOoynw6+oj9Wzl3Mrch0xxS7Yp4QTWZtsBEwt6xqtT7pKBILNfYi4XbNe2GehnLaR3T3ceL4+SCbd2Qrnstgn2WQ1zLs4jreI7vNZ37NwK7sZ4LWdQFEMuxXNO1iWV7luX6vu+Spu34AfqAA76HwyRoFrYFH2aSzmbYTvbYJ0YzWVeMKd1Ys+c2EWPdn4ukvN8onM3s7eVYjHCrzKudqy4ztVtf2y2oopvsOGCz+RtQaVpiVDfjGNqbyuqeaU4iVh8nnHU/qSz49zGaVdL/+n0l5aNlqeZ3QobbNc6JwXge3ghYzk7CNLZr2BtzdvXwkE0SkI41Dqri/vURuY/I/aGQu1kN8gjbR9j+/2BrFZ8WmAhZ0iS+FdhW4NmW2/SdQpT+0gOQzwrQWY7HewPwW8BWGTjFOCiBQEnoHz7uJ/imVhTx+2v+A9SJKAGTR0zMrqZj2m5gBrZPfLcQTCfAsrMnNZacpxXwfNd13IvD9ICVlB62oTX8sV0bL77pOkHhjM9pPF3UjQEiaAT4Sgz4ridzJrj24X5SuSc9D7JuD1h2tsv0A65H+/hwQjX9jimJNW0Ii4hTDap40d3iZOxAnBx2ZNdvnMNZsZr0/mylaqWygG0DAzOBQYC5E9j4Xm57LuZUkJ1Cx72zXrvQBeR4R3lcMpfvG+9YabFIpUoywMFe0SQmcfAmqZqmmf1N5YCFyQlXrXV9kx3DufywPq14A1OQEGY3Hd1wzIVKuqRa6+Iye+/DCSUH1TKXoy2iy6HIJSNY4kWt5daN32kYU2kkH5uyOXH5OmIZ7sVKpYfjlbKhcfebXuPOZ8OsMdX6D4NlZTg=</officeatwork>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="971f5f0a-b95b-49f4-a7e0-86a501385f3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="25efce76-715e-4405-bfbc-9c1ffbb08c42" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVQAUCh4NSc1GSgUfooHLgVAFOAKK8=</officeatwork>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Media"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/CustomXMLPart">
+  <Header>Amt für Kindes- und
+Erwachsenenschutz</Header>
+  <Hinweis>
+Hinweis</Hinweis>
+  <Block>Altdorf, 5. Januar 2024</Block>
+  <Introduction>Sehr geehrte Sehr geehrte Damen und Herren Damen und Herren</Introduction>
+  <Direktion>Gesundheits-, Sozial- und Umweltdirektion</Direktion>
+  <Amt>Amt für Kindes- und Erwachsenenschutz</Amt>
+  <Address>Klausenstrasse 4</Address>
+  <Internet>www.ur.ch/akes</Internet>
+  <Telefon>+41 41 875 2184</Telefon>
+  <Sachbearbeitung>Livia Zgraggen</Sachbearbeitung>
+  <EMail>Livia.Zgraggen@ur.ch</EMail>
+  <Closing>Freundliche Grüsse</Closing>
+  <Grussformel>Amt für Kindes- und Erwachsenenschutz</Grussformel>
+  <Sig1>Livia Zgraggen, kaufm. Sachbearbeiterin</Sig1>
+  <Sig2>​</Sig2>
+  <Zeichen>Referenz</Zeichen>
+  <DeliveryOption>A-Post Plus</DeliveryOption>
+  <Address2>6460 Altdorf</Address2>
+</officeatwork>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DF417BDC2D2F8D4C9842A38936C43AE6" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7463087af5ee05ab0e8b5bfccae62196">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="971f5f0a-b95b-49f4-a7e0-86a501385f3f" xmlns:ns3="25efce76-715e-4405-bfbc-9c1ffbb08c42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52d0fe872ad21318252d5b97fd8963aa" ns2:_="" ns3:_="">
     <xsd:import namespace="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
     <xsd:import namespace="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="971f5f0a-b95b-49f4-a7e0-86a501385f3f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="26e7e4f7-2791-4bee-a137-fcf627f30322" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25efce76-715e-4405-bfbc-9c1ffbb08c42" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6dfddec2-d947-45c5-bcd8-833100583cfc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="25efce76-715e-4405-bfbc-9c1ffbb08c42">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12531,142 +14910,307 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</p:properties>
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNrFWdtu2kAQfe9XWK6UBQmF2EnbXCASJaVFKhc1eUgTRdViD2GLvUvX69x+rQ/9pP5C18YmmBjLJlsjIWHDzuWcM7Zn1n9//2l0GHd9B3unjY+MTV3Mp9oF5rcg+tiFpv4NLDIjQEWwDgsBdsd3nJZtc/A8XTuHXz5QC/q+OwLe1E39NPZ4en3dw54APuRsBlw8VtDCGaqhNnNnDgiIXKHqzU2jHps22ozaRBBGpZcBlXZA7uAMC1wJ1z3/3ajHaUsj3xPMPWOW78oYcdgEnI+9H+f+6CdYIiX3ZPKx3wqKLNammMwnPYs4u0vXGWIutMshFpOmXqfeMRuPiQVY3DM+Dc6/ALaB61qQsTfDlkx7IsTsuF73rAm42Ntdtti1mBvFvOx9DXynINtLInOYJWHtvH04O3mDaqsqnREO0wCMVKk18oDKbKZsNn4C4sCTgaq1uWUxO3NDu31U3bg0EpQXUYDQeyCeSgmMo4QE3U5llYa5gw4Bx5ZERCmgahPJM/mZcxdptoPd2Uk6m2vclM5hWGRKGTxMK2Itu37bRDyiqhbyJZeimpbNl+TAd2WlaikCfQevz+Sa8PsCHkQgTh+IjKOhFM8tX0wYlwZdKsnETqBC6TJ0qeDM9q3AjVI1PuS+0y+ngEonYFENStG/y0S/XIHPx6VDb7lCKeiD3KBl5C3AjZsShZD380OeRzfQNi5x4BTUam3kBh6HLx/4BTgwVnxh72XillkLbAl55i0ubksMJ4xC+fDPsTUZAeYjIMKntyppOCrEQhC3fPifepg4KkEfFgIdhi8fddthHlErdv4neRS8fNSfue95YxkQlCqe/ykezyVLiVwZi8ayO64UNZbjUFPXa8Fn3sfrka8NHJV/5yG3hkodDtI6+5eNvQxLZX/OwVjcdFIb9Y5Pw2YzWBYfLwapYAqI5wENrSE93UP+aKG8icGtSKRQ022IaqoUdb+gqGY+Uc1Xi2oWENV8lajm1kW9AiLlU9oimdl7fMl5ujvhUQpbmPzAkT7542CmevwzM7vj5z1TeXNfSSInCYpHIqXXtWEWnYlMZdong6VvVOvRz2EJNvVFw7SK430CRiJQBRXiSCLNaNVybhsnoW0ENbnX80K3/w4410aPctQrLxJSgK/Z1s98tZFVsrwyoH24r1RrAypTvSN2VL0vyncVXn3xtuUfFsQU5g==</officeatwork>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EE06548-4D72-4ADA-9078-0FD09FAFC3E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245A62C0-E6AC-493D-8DC7-F85BC29C3CCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1B51ABB-3656-4922-9B3E-05D11A32EA57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
+    <ds:schemaRef ds:uri="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25FEFEDE-D75B-41FC-AA93-C6A8EDD1A53F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B34A5C2D-674D-4227-9CE7-D91926A9D588}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5414349B-C73A-4BA9-89B9-09F7AE1E34DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Media"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B45FC-8755-4360-A7E8-6A1DA88E2CF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/CustomXMLPart"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47036265-1624-45B8-90AE-620645F78BDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
     <ds:schemaRef ds:uri="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71D87105-5302-4ACE-8162-F050B8E69B7D}">
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B8EFC9-A363-42F6-8E88-5FEB1A4090FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Formulas"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Kurzbrief Vorlage aus oaw.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>883</Words>
-  <Characters>5570</Characters>
+  <Words>793</Words>
+  <Characters>5000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Kantonale Verwaltung Uri</Company>
+  <Manager/>
+  <Company>Gesundheits-, Sozial- und Umweltdirektion, Amt für Kindes- und Erwachsenenschutz,</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6441</CharactersWithSpaces>
+  <CharactersWithSpaces>5782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zgraggen Livia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
+  <dc:language/>
+  <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Doc.Text">
+    <vt:lpwstr>[Text]</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Direktion.Direktion">
+    <vt:lpwstr>Gesundheits-, Sozial- und Umweltdirektion</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Direktion.Amt">
+    <vt:lpwstr>Amt für Kindes- und Erwachsenenschutz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Direktion.Abteilung">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Direktion.Sektion">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="CustomField.DropDownFusszeile">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Direktion.Address1">
+    <vt:lpwstr>Klausenstrasse 4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Direktion.Address2">
+    <vt:lpwstr>6460 Altdorf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Direktion.Telefon">
+    <vt:lpwstr>+41 41 875 2170</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Direktion.Fax">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Contactperson.Name">
+    <vt:lpwstr>Livia Zgraggen</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Contactperson.EMail">
+    <vt:lpwstr>Livia.Zgraggen@ur.ch</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Direktion.Internet">
+    <vt:lpwstr>www.ur.ch/akes</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Recipient.Closing">
+    <vt:lpwstr>Freundliche Grüsse</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Recipient.Introduction">
+    <vt:lpwstr>Sehr geehrte Damen und Herren</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Doc.Subject">
+    <vt:lpwstr>[Betreff]</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Direktion.City">
+    <vt:lpwstr>Altdorf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Signature1.Name">
+    <vt:lpwstr>Livia Zgraggen</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Signature2.Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Function1.Function">
+    <vt:lpwstr>kaufm. Sachbearbeiterin</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Function2.Function">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Doc.Distribution">
+    <vt:lpwstr>Verteiler:</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Doc.Enclosures">
+    <vt:lpwstr>Beilagen:</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Doc.Copy">
+    <vt:lpwstr>Kopie an:</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="CustomField.Enclosures">
+    <vt:lpwstr>xy</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="CustomField.Verteiler">
+    <vt:lpwstr>xy</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="CustomField.CopyTo">
+    <vt:lpwstr>xy</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="YesNo.YesNoText">
+    <vt:lpwstr>Nein</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Author.Initials">
+    <vt:lpwstr>liz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="CustomField.Hinweis">
+    <vt:lpwstr>Hinweis</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Direktion.AbsenderGrussformelZ1">
+    <vt:lpwstr>Amt für Kindes- und Erwachsenenschutz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Direktion.AbsenderGrussformelZ2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Direktion.AbsenderKopfzeileZ1">
+    <vt:lpwstr>Amt für Kindes- und</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Direktion.AbsenderKopfzeileZ2">
+    <vt:lpwstr>Erwachsenenschutz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Contactperson.DirectPhone">
+    <vt:lpwstr>+41 41 875 2184</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Direktion.AbsenderKopfzeileZ3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Function1.FunctionZ2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Function2.FunctionZ2">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Recipient.DeliveryOption">
+    <vt:lpwstr>A-Post Plus</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="CustomField.IhrZeichen">
+    <vt:lpwstr>Referenz</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Recipient.EMail">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="oawInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="oawDisplayName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="oawID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="BM_Subject">
+    <vt:lpwstr>Kurzbrief_x000d_☐ zur Kenntnis	☐ auf Ihren Wunsch_x000d_☐ zu Ihren Akten	☐ gemäss Besprechung_x000d_☐ zur Unterschrift	☐ bitte zurückrufen_x000d_☐</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="ContentTypeId">
     <vt:lpwstr>0x010100DF417BDC2D2F8D4C9842A38936C43AE6</vt:lpwstr>
   </property>
 </Properties>
 </file>