--- v1 (2026-05-24)
+++ v2 (2026-07-30)
@@ -12,55 +12,56 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A2C0DE7" w14:textId="3C8EAE8B" w:rsidR="008A47F6" w:rsidRPr="008A47F6" w:rsidRDefault="00A83BF7" w:rsidP="00323EE5">
       <w:pPr>
         <w:pStyle w:val="Betreff"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83BF7">
         <w:t xml:space="preserve">Checkliste </w:t>
       </w:r>
       <w:r w:rsidR="00F364A0" w:rsidRPr="00F364A0">
         <w:t>Einkommens- und Vermögensverwaltung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2368C856" w14:textId="77777777" w:rsidR="008A47F6" w:rsidRPr="008A47F6" w:rsidRDefault="008A47F6" w:rsidP="00323EE5">
       <w:pPr>
         <w:pStyle w:val="Betreff"/>
         <w:spacing w:after="0"/>
@@ -257,51 +258,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0091C100" w14:textId="77777777" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="0005502A" w:rsidP="00A83BF7">
             <w:pPr>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE236FB" w14:textId="695726DD" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="0005502A">
+          <w:p w14:paraId="5FE236FB" w14:textId="695726DD" w:rsidR="0005502A" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="0005502A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="3257"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:alias w:val="Datum eingeben"/>
                 <w:tag w:val="Datum eingeben"/>
                 <w:id w:val="-2024087899"/>
                 <w:placeholder>
                   <w:docPart w:val="F3425AE11EB54AED98AFFE950E4B3630"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
@@ -358,51 +359,51 @@
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12534568" w14:textId="7FE73FDA" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
             <w:pPr>
               <w:ind w:right="-3"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Periode vom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9A747C" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00D30BBD">
+          <w:p w14:paraId="1F9A747C" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00D30BBD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2552"/>
               </w:tabs>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:alias w:val="Datum eingeben"/>
                 <w:tag w:val="Datum eingeben"/>
                 <w:id w:val="-274797419"/>
                 <w:placeholder>
                   <w:docPart w:val="A8F08558AB8D445E9CFDD02F1D49161F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="d. MMMM yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
@@ -422,51 +423,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03737A63" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0053073F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002AEA6E" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="0053073F">
+          <w:p w14:paraId="002AEA6E" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="0053073F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2976"/>
               </w:tabs>
               <w:ind w:left="139"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:alias w:val="Datum eingeben"/>
                 <w:tag w:val="Datum eingeben"/>
                 <w:id w:val="1781755398"/>
                 <w:placeholder>
                   <w:docPart w:val="D00A71F3F79E49E691DEF9B06A8D020C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="d. MMMM yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
@@ -1509,51 +1510,51 @@
           </w:tcPr>
           <w:p w14:paraId="345CEADF" w14:textId="5A1FB8FD" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0025E75B" w14:textId="093AFC44" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="0025E75B" w14:textId="093AFC44" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-213045845"/>
                 <w:placeholder>
                   <w:docPart w:val="F851DCFD764743EFAB80F1902879DE23"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -1671,51 +1672,51 @@
           <w:p w14:paraId="0656802F" w14:textId="2C0C11F8" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E72B341" w14:textId="52DD783B" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="7E72B341" w14:textId="52DD783B" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1388000152"/>
                 <w:placeholder>
                   <w:docPart w:val="4D65A68B43194322939C8ACF5FFD4A7C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -1829,51 +1830,51 @@
           <w:p w14:paraId="05B242F8" w14:textId="4DAB70BE" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BFE5BC" w14:textId="26F89D9F" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="22BFE5BC" w14:textId="26F89D9F" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1351222656"/>
                 <w:placeholder>
                   <w:docPart w:val="EE61193CCAA9493386D631A024AF9BBF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -1985,51 +1986,51 @@
           <w:p w14:paraId="7601247C" w14:textId="45BBC686" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24E192C6" w14:textId="39D79FF8" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="24E192C6" w14:textId="39D79FF8" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1349364433"/>
                 <w:placeholder>
                   <w:docPart w:val="9A821B1290F348FA83CDC5A3388EB5FD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -2154,84 +2155,84 @@
           <w:p w14:paraId="0D9707FF" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="761A8778" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="761A8778" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-787119988"/>
                 <w:placeholder>
                   <w:docPart w:val="74F2260908B84206A07461E6B8FA0CC5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="0CC75439" w14:textId="77777777" w:rsidTr="003D13F1">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="0CC75439" w14:textId="77777777" w:rsidTr="00EA60C8">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-831219093"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="141740EF" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2293,110 +2294,112 @@
             <w:r w:rsidRPr="00F1282B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>andere Leistungen Lohn- / Ersatz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0022096B">
               <w:rPr>
                 <w:rStyle w:val="BeschreibungZchn"/>
               </w:rPr>
               <w:t>Bitte um Angabe genaues Netto-Monatseinkommen (KTG / UTG / ALE / Alimente / Sozialhilfe / Spenden)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="54026F06" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54026F06" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00EA60C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="7C6A157D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6A157D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00EA60C8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1832969816"/>
                 <w:placeholder>
                   <w:docPart w:val="76646050A3D141E1AB55BBC6E1E05B31"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="7DB43F12" w14:textId="77777777" w:rsidTr="003D13F1">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="7DB43F12" w14:textId="77777777" w:rsidTr="00EC3913">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1946915444"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="55F6D344" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2455,80 +2458,82 @@
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1282B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Krankenversicherung KV </w:t>
             </w:r>
             <w:r w:rsidRPr="0022096B">
               <w:rPr>
                 <w:rStyle w:val="BeschreibungZchn"/>
               </w:rPr>
               <w:t>(Franchise anpassen, Leistungen bei Grund- &amp; Zusatzversicherungen anmelden Brille, Zähne, Alternativmedizin, Notfalltransporte usw. inkl. Leistungsabrechnungen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C682CD2" w14:textId="0F838F8F" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="006C05B5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C682CD2" w14:textId="0F838F8F" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="00EC3913">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Bei</w:t>
             </w:r>
             <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="438C7012" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438C7012" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00EC3913">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-2018607515"/>
                 <w:placeholder>
                   <w:docPart w:val="E7EE3A1691EF47369401BD090C2CF97A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -2649,84 +2654,84 @@
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Bei</w:t>
             </w:r>
             <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B88F616" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="3B88F616" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="1269811080"/>
                 <w:placeholder>
                   <w:docPart w:val="79E3960C0A3E45E299E2ACEED1579230"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="47A6F593" w14:textId="77777777" w:rsidTr="003D13F1">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="47A6F593" w14:textId="77777777" w:rsidTr="00EC3913">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="235216762"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3B81561F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -2793,80 +2798,82 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Privatversicherungen PV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0022096B">
               <w:rPr>
                 <w:rStyle w:val="BeschreibungZchn"/>
               </w:rPr>
               <w:br/>
               <w:t>(Hausrat, Haftplicht, Wertsachen, Leben usw.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="51422CB0" w14:textId="3DAEFD6E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="006C05B5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51422CB0" w14:textId="3DAEFD6E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="003C7573" w:rsidP="00EC3913">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Bei</w:t>
             </w:r>
             <w:r w:rsidR="00F364A0" w:rsidRPr="00CF43E8">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="72B93EB1" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B93EB1" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00EC3913">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1024777525"/>
                 <w:placeholder>
                   <w:docPart w:val="47A24EC927BE43E891F04DC4D60C440D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -3079,84 +3086,84 @@
           <w:p w14:paraId="10A010BD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67AED11D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+          <w:p w14:paraId="67AED11D" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="54514451"/>
                 <w:placeholder>
                   <w:docPart w:val="6FC785B167934A68BF37610DFDA2F50A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="56C25737" w14:textId="77777777" w:rsidTr="007369CA">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="56C25737" w14:textId="77777777" w:rsidTr="004C3660">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-417021119"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="68E1CEAD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3222,77 +3229,79 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Schuldensanierungen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0000D88E" w14:textId="2EBE4D4E" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
             <w:pPr>
               <w:pStyle w:val="Beschreibung"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1282B">
               <w:t>(Verlustschein, Betreibung, Mahnung, Kredit/Leasing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3B8064AD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8064AD" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="47A31751" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A31751" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="459072998"/>
                 <w:placeholder>
                   <w:docPart w:val="5F16CC0762C0487891B239A2979CC734"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -3464,51 +3473,51 @@
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A00D919" w14:textId="77777777" w:rsidR="007369CA" w:rsidRPr="007369CA" w:rsidRDefault="007369CA" w:rsidP="00F364A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="6002B4ED" w14:textId="77777777" w:rsidTr="005F228C">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="6002B4ED" w14:textId="77777777" w:rsidTr="004C3660">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="473486302"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="7898BC2F" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3567,76 +3576,78 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1282B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Barbezüge max. nach Art. 3 VBVV</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ECDB22B" w14:textId="3AB09A20" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="0022096B">
             <w:pPr>
               <w:pStyle w:val="Beschreibung"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00F1282B">
               <w:t>(Alternative: Konto mit «Geld zur freien Verfügung»)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5438D2EB" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5438D2EB" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="23005D29" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23005D29" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="2084409974"/>
                 <w:placeholder>
                   <w:docPart w:val="62255BE37AF940C5A5860AF3626B1C56"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -3735,51 +3746,51 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Krankheitskosten über EL zurückgefordert</w:t>
             </w:r>
             <w:r w:rsidRPr="00F1282B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A60C66B" w14:textId="185F4128" w:rsidR="00CF0D47" w:rsidRPr="0022096B" w:rsidRDefault="00CF0D47" w:rsidP="0022096B">
             <w:pPr>
               <w:pStyle w:val="Beschreibung"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="0022096B">
               <w:t>(Franchise, Selbstbehalt, Zahnarzt zum «Sozialtarif SSO» KVG, Transportkosten, Spitex, Diätpauschale, Hilfsmittel, Kuren usw. Innert 15 Monaten seit Rechnungsstellung zu beantragen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="4CA5AF2D" w14:textId="77777777" w:rsidTr="007F77FC">
+      <w:tr w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w14:paraId="4CA5AF2D" w14:textId="77777777" w:rsidTr="004C3660">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1266342462"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0B5C8158" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="00F364A0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3845,76 +3856,78 @@
             <w:r w:rsidRPr="00F1282B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Steuern </w:t>
             </w:r>
             <w:r w:rsidRPr="0022096B">
               <w:rPr>
                 <w:rStyle w:val="BeschreibungZchn"/>
               </w:rPr>
               <w:t>(letzte Steuererklärung samt Wertschriftenverzeichnis beilegen) (Abzug Behinderungskostenpauschale bei HE, Abzug Krankheitskosten, Erlassgesuch Feuerwehrersatzabgaben IV</w:t>
             </w:r>
             <w:r w:rsidRPr="0022096B">
               <w:rPr>
                 <w:rStyle w:val="BeschreibungZchn"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>Bezüger)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5F498E27" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="006C05B5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F498E27" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F364A0" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="23DF6801" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00F364A0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DF6801" w14:textId="77777777" w:rsidR="00F364A0" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1262677771"/>
                 <w:placeholder>
                   <w:docPart w:val="6C9855651F554FA294A676F317BC3F3E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F364A0">
@@ -4159,51 +4172,51 @@
             <w:tcW w:w="848" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="287B883C" w14:textId="34AB2A2B" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00A1638F" w:rsidP="00A1638F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26261E12" w14:textId="257D79D5" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="00A1638F">
+          <w:p w14:paraId="26261E12" w14:textId="257D79D5" w:rsidR="00A1638F" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="00A1638F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="146"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1214424632"/>
                 <w:placeholder>
                   <w:docPart w:val="80ADE22B73B74CE9A6F30D6D9DB4CDAF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A1638F">
@@ -4303,51 +4316,51 @@
                 <w:tab w:val="left" w:pos="3975"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7668">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AA72892" w14:textId="77777777" w:rsidR="00BB2A8A" w:rsidRPr="00DB7668" w:rsidRDefault="009C7403" w:rsidP="00946F9E">
+          <w:p w14:paraId="2AA72892" w14:textId="77777777" w:rsidR="00BB2A8A" w:rsidRPr="00DB7668" w:rsidRDefault="00F53D06" w:rsidP="00946F9E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1705"/>
                 <w:tab w:val="left" w:pos="3975"/>
               </w:tabs>
               <w:ind w:left="139"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1413284103"/>
                 <w:placeholder>
                   <w:docPart w:val="2203BDD12AC04FEF95433DFB3A02A361"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7130,86 +7143,86 @@
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F9BFD6E" w14:textId="318D5A77" w:rsidR="00946F9E" w:rsidRPr="00F1282B" w:rsidRDefault="009C7403" w:rsidP="009866ED">
+          <w:p w14:paraId="0F9BFD6E" w14:textId="318D5A77" w:rsidR="00946F9E" w:rsidRPr="00F1282B" w:rsidRDefault="00F53D06" w:rsidP="009866ED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="139"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-1814173645"/>
                 <w:placeholder>
                   <w:docPart w:val="FF1BD645C182422092A4E17A678227F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00946F9E">
                   <w:tab/>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009866ED" w:rsidRPr="00CF43E8" w14:paraId="3F09E0C8" w14:textId="77777777" w:rsidTr="00124032">
+      <w:tr w:rsidR="009866ED" w:rsidRPr="00CF43E8" w14:paraId="3F09E0C8" w14:textId="77777777" w:rsidTr="004C3660">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1365977241"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="294" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5396B37F" w14:textId="6DA2FB67" w:rsidR="009866ED" w:rsidRDefault="009866ED" w:rsidP="009866ED">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -7276,83 +7289,85 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Zusätzlich angefallene Spesen in CHF</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0022096B">
               <w:rPr>
                 <w:rStyle w:val="BeschreibungZchn"/>
               </w:rPr>
               <w:t>(Bspw. ausserkantonale Fahrten, Quittungen, Rapport)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7FD802F7" w14:textId="72D60613" w:rsidR="009866ED" w:rsidRDefault="009866ED" w:rsidP="009866ED">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD802F7" w14:textId="72D60613" w:rsidR="009866ED" w:rsidRDefault="009866ED" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Angabe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1CF6B1A6" w14:textId="2709C639" w:rsidR="009866ED" w:rsidRDefault="009C7403" w:rsidP="009866ED">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF6B1A6" w14:textId="2709C639" w:rsidR="009866ED" w:rsidRDefault="00F53D06" w:rsidP="004C3660">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1701"/>
               </w:tabs>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:left="139"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
                 <w:id w:val="-197168510"/>
                 <w:placeholder>
                   <w:docPart w:val="3043557161154F46A1A8340A58BE3A23"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009866ED">
@@ -7416,51 +7431,51 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Mandatsentschädigung / Spesen (Minimalentschädigung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="236B4CB9" w14:textId="77777777" w:rsidTr="00A5033B">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3289F4E9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
+          <w:p w14:paraId="3289F4E9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="000F5360">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-547619193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7511,51 +7526,51 @@
             <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Ich möchte Mandatsentschädigung und Spesen beziehen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="4392261B" w14:textId="77777777" w:rsidTr="00A5033B">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="666B2BBF" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
+          <w:p w14:paraId="666B2BBF" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="000F5360">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="178943457"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7606,51 +7621,51 @@
             <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Ich verzichte auf die Mandatsentschädigung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w14:paraId="79B7D33A" w14:textId="77777777" w:rsidTr="00A5033B">
         <w:trPr>
           <w:trHeight w:val="323"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58CCBDE9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
+          <w:p w14:paraId="58CCBDE9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="000F5360">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Symbol"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1105110848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7729,51 +7744,51 @@
               <w:rPr>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF43E8">
               <w:rPr>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Bemerkungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F8E04D9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="009C7403" w:rsidP="000F5360">
+          <w:p w14:paraId="5F8E04D9" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00CF43E8" w:rsidRDefault="00F53D06" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4823"/>
               </w:tabs>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:alias w:val="Text eingeben"/>
                 <w:tag w:val="Text eingeben"/>
@@ -7911,51 +7926,51 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk147138708"/>
             <w:r w:rsidRPr="00303AAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Ort, Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6B40E5" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="009C7403" w:rsidP="000F5360">
+          <w:p w14:paraId="5C6B40E5" w14:textId="77777777" w:rsidR="00A83BF7" w:rsidRPr="00303AAF" w:rsidRDefault="00F53D06" w:rsidP="000F5360">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4676"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:alias w:val="Text eingeben"/>
                 <w:tag w:val="Text eingeben"/>
                 <w:id w:val="2112926906"/>
                 <w:placeholder>
                   <w:docPart w:val="C183051655D94963B97EE13712CBE843"/>
                 </w:placeholder>
@@ -8297,96 +8312,97 @@
       </w:r>
       <w:r w:rsidRPr="00A83BF7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A83BF7" w:rsidRPr="00A83BF7" w:rsidSect="007369CA">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BDAAAF1" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
+    <w:p w14:paraId="22098733" w14:textId="77777777" w:rsidR="00F53D06" w:rsidRPr="005978D6" w:rsidRDefault="00F53D06" w:rsidP="00DA3FCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005978D6">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05A6F8A8" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
+    <w:p w14:paraId="73B2177F" w14:textId="77777777" w:rsidR="00F53D06" w:rsidRPr="005978D6" w:rsidRDefault="00F53D06" w:rsidP="00DA3FCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005978D6">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT 45 Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8471,61 +8487,61 @@
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71BA06CA" w14:textId="77777777" w:rsidR="00B709DD" w:rsidRDefault="00B709DD" w:rsidP="00B709DD">
     <w:pPr>
       <w:pStyle w:val="zOawBlindzeile"/>
     </w:pPr>
     <w:r>
       <w:t> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A67A13" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
+    <w:p w14:paraId="5F46E001" w14:textId="77777777" w:rsidR="00F53D06" w:rsidRPr="005978D6" w:rsidRDefault="00F53D06" w:rsidP="00DA3FCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005978D6">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53F1A2A6" w14:textId="77777777" w:rsidR="003C2765" w:rsidRPr="005978D6" w:rsidRDefault="003C2765" w:rsidP="00DA3FCE">
+    <w:p w14:paraId="212F2168" w14:textId="77777777" w:rsidR="00F53D06" w:rsidRPr="005978D6" w:rsidRDefault="00F53D06" w:rsidP="00DA3FCE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005978D6">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="718D10DE" w14:textId="77777777" w:rsidR="00FE20EF" w:rsidRPr="00BA771B" w:rsidRDefault="00FE20EF" w:rsidP="00FE20EF">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA771B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="2"/>
         <w:lang w:eastAsia="de-CH"/>
@@ -9839,53 +9855,52 @@
   <w:num w:numId="25" w16cid:durableId="1739210107">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="500659727">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1799060899">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1466849327">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="104272709">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1104836612">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JyZP8GabgB5qkLWe04e5sBwR1YrteE5NLai0tSOWcKcTU32RxiPo0aVkUgNp8Hcg3vsmm2NbNGr4g3Eno/vJDg==" w:salt="Bd3U7fR1Ajw0vdn+4dOZVw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5zlAiIAOlwIdR29P8/vx9gyezUTVhJm519rVK1FJUNI9k2HJlRZZKVZkK+alSpHbYezVU1qPduVnKNRqS35GtQ==" w:salt="zZdR1aTJkDc3NR/ziSp3MQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="OawAttachedTemplate" w:val="Kurzbrief.ows"/>
     <w:docVar w:name="OawBuiltInDocProps" w:val="&lt;OawBuiltInDocProps&gt;&lt;default profileUID=&quot;0&quot;&gt;&lt;word&gt;&lt;subject&gt;&lt;/subject&gt;&lt;author&gt;&lt;/author&gt;&lt;manager&gt;&lt;/manager&gt;&lt;category&gt;&lt;/category&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;contentType&gt;&lt;/contentType&gt;&lt;contentStatus&gt;&lt;/contentStatus&gt;&lt;language&gt;&lt;/language&gt;&lt;documentVersion&gt;&lt;/documentVersion&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;subject&gt;&lt;/subject&gt;&lt;author&gt;&lt;/author&gt;&lt;manager&gt;&lt;/manager&gt;&lt;category&gt;&lt;/category&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;contentType&gt;&lt;/contentType&gt;&lt;contentStatus&gt;&lt;/contentStatus&gt;&lt;language&gt;&lt;/language&gt;&lt;documentVersion&gt;&lt;/documentVersion&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/default&gt;&lt;/OawBuiltInDocProps&gt;_x000d_"/>
@@ -10204,50 +10219,51 @@
     <w:rsid w:val="00446358"/>
     <w:rsid w:val="00446889"/>
     <w:rsid w:val="00455B68"/>
     <w:rsid w:val="004560DF"/>
     <w:rsid w:val="00464382"/>
     <w:rsid w:val="00470F62"/>
     <w:rsid w:val="0047326E"/>
     <w:rsid w:val="00476E50"/>
     <w:rsid w:val="00480DCF"/>
     <w:rsid w:val="00481699"/>
     <w:rsid w:val="0048174E"/>
     <w:rsid w:val="0048215D"/>
     <w:rsid w:val="00482523"/>
     <w:rsid w:val="004878F0"/>
     <w:rsid w:val="004906C6"/>
     <w:rsid w:val="00492897"/>
     <w:rsid w:val="00495858"/>
     <w:rsid w:val="0049753A"/>
     <w:rsid w:val="004A697B"/>
     <w:rsid w:val="004B0880"/>
     <w:rsid w:val="004B3C48"/>
     <w:rsid w:val="004B5499"/>
     <w:rsid w:val="004B75C5"/>
     <w:rsid w:val="004C07F8"/>
     <w:rsid w:val="004C2CCD"/>
+    <w:rsid w:val="004C3660"/>
     <w:rsid w:val="004C75FB"/>
     <w:rsid w:val="004C7BC9"/>
     <w:rsid w:val="004D13C8"/>
     <w:rsid w:val="004D5732"/>
     <w:rsid w:val="004E2FC6"/>
     <w:rsid w:val="004E3B7C"/>
     <w:rsid w:val="004E5F52"/>
     <w:rsid w:val="004E6BB1"/>
     <w:rsid w:val="004F04D0"/>
     <w:rsid w:val="004F4EED"/>
     <w:rsid w:val="00500BCA"/>
     <w:rsid w:val="005021DE"/>
     <w:rsid w:val="005137C9"/>
     <w:rsid w:val="005142FD"/>
     <w:rsid w:val="00521086"/>
     <w:rsid w:val="0052129A"/>
     <w:rsid w:val="00521A26"/>
     <w:rsid w:val="00523965"/>
     <w:rsid w:val="005241A3"/>
     <w:rsid w:val="00530733"/>
     <w:rsid w:val="00530A22"/>
     <w:rsid w:val="00531C79"/>
     <w:rsid w:val="00535CB6"/>
     <w:rsid w:val="005367C3"/>
     <w:rsid w:val="0054434F"/>
@@ -10363,50 +10379,51 @@
     <w:rsid w:val="00717FC6"/>
     <w:rsid w:val="0072227E"/>
     <w:rsid w:val="0072490C"/>
     <w:rsid w:val="007279DF"/>
     <w:rsid w:val="00730F8F"/>
     <w:rsid w:val="00732A5A"/>
     <w:rsid w:val="007337D3"/>
     <w:rsid w:val="00735706"/>
     <w:rsid w:val="007369CA"/>
     <w:rsid w:val="007409ED"/>
     <w:rsid w:val="007477AD"/>
     <w:rsid w:val="00751882"/>
     <w:rsid w:val="0075208C"/>
     <w:rsid w:val="0075391F"/>
     <w:rsid w:val="00756D18"/>
     <w:rsid w:val="00756DEF"/>
     <w:rsid w:val="00757B7B"/>
     <w:rsid w:val="00762130"/>
     <w:rsid w:val="007625B6"/>
     <w:rsid w:val="00763F1A"/>
     <w:rsid w:val="007643DE"/>
     <w:rsid w:val="007678F3"/>
     <w:rsid w:val="00767C10"/>
     <w:rsid w:val="00771AB8"/>
     <w:rsid w:val="00772A1C"/>
+    <w:rsid w:val="007760BB"/>
     <w:rsid w:val="0078291D"/>
     <w:rsid w:val="00790012"/>
     <w:rsid w:val="00790180"/>
     <w:rsid w:val="00791A7B"/>
     <w:rsid w:val="00792B3F"/>
     <w:rsid w:val="00793633"/>
     <w:rsid w:val="007944D7"/>
     <w:rsid w:val="00794F54"/>
     <w:rsid w:val="007A1614"/>
     <w:rsid w:val="007A3065"/>
     <w:rsid w:val="007A33E0"/>
     <w:rsid w:val="007A3B33"/>
     <w:rsid w:val="007A45E0"/>
     <w:rsid w:val="007A6B48"/>
     <w:rsid w:val="007B007B"/>
     <w:rsid w:val="007B22FA"/>
     <w:rsid w:val="007B2618"/>
     <w:rsid w:val="007B3FD9"/>
     <w:rsid w:val="007C0B6F"/>
     <w:rsid w:val="007C2B13"/>
     <w:rsid w:val="007C3A85"/>
     <w:rsid w:val="007C48B4"/>
     <w:rsid w:val="007C54B8"/>
     <w:rsid w:val="007C5EE4"/>
     <w:rsid w:val="007C6A19"/>
@@ -10689,50 +10706,51 @@
     <w:rsid w:val="00C40F43"/>
     <w:rsid w:val="00C42F93"/>
     <w:rsid w:val="00C4588A"/>
     <w:rsid w:val="00C503FD"/>
     <w:rsid w:val="00C5106E"/>
     <w:rsid w:val="00C55DF1"/>
     <w:rsid w:val="00C623F4"/>
     <w:rsid w:val="00C62E21"/>
     <w:rsid w:val="00C63156"/>
     <w:rsid w:val="00C71857"/>
     <w:rsid w:val="00C71902"/>
     <w:rsid w:val="00C76626"/>
     <w:rsid w:val="00C77B52"/>
     <w:rsid w:val="00C8047A"/>
     <w:rsid w:val="00C814F8"/>
     <w:rsid w:val="00C84416"/>
     <w:rsid w:val="00C86638"/>
     <w:rsid w:val="00C920F8"/>
     <w:rsid w:val="00C9318C"/>
     <w:rsid w:val="00C93AB3"/>
     <w:rsid w:val="00CA0363"/>
     <w:rsid w:val="00CA1C2D"/>
     <w:rsid w:val="00CA1D23"/>
     <w:rsid w:val="00CA24FF"/>
     <w:rsid w:val="00CA289D"/>
+    <w:rsid w:val="00CA29D9"/>
     <w:rsid w:val="00CB1B32"/>
     <w:rsid w:val="00CB3507"/>
     <w:rsid w:val="00CB546D"/>
     <w:rsid w:val="00CB6937"/>
     <w:rsid w:val="00CC29ED"/>
     <w:rsid w:val="00CC2D88"/>
     <w:rsid w:val="00CC3050"/>
     <w:rsid w:val="00CC6813"/>
     <w:rsid w:val="00CD1CBA"/>
     <w:rsid w:val="00CD2C1B"/>
     <w:rsid w:val="00CD37C3"/>
     <w:rsid w:val="00CD3D18"/>
     <w:rsid w:val="00CE081D"/>
     <w:rsid w:val="00CE0B45"/>
     <w:rsid w:val="00CE0E3F"/>
     <w:rsid w:val="00CE2C1D"/>
     <w:rsid w:val="00CE3051"/>
     <w:rsid w:val="00CE32D5"/>
     <w:rsid w:val="00CE4D90"/>
     <w:rsid w:val="00CE648F"/>
     <w:rsid w:val="00CE6D05"/>
     <w:rsid w:val="00CE7F90"/>
     <w:rsid w:val="00CF0D47"/>
     <w:rsid w:val="00CF242F"/>
     <w:rsid w:val="00CF2504"/>
@@ -10802,94 +10820,97 @@
     <w:rsid w:val="00E35458"/>
     <w:rsid w:val="00E369A6"/>
     <w:rsid w:val="00E377C6"/>
     <w:rsid w:val="00E42007"/>
     <w:rsid w:val="00E423B0"/>
     <w:rsid w:val="00E42981"/>
     <w:rsid w:val="00E44DF3"/>
     <w:rsid w:val="00E47676"/>
     <w:rsid w:val="00E52172"/>
     <w:rsid w:val="00E565A9"/>
     <w:rsid w:val="00E627D8"/>
     <w:rsid w:val="00E63F69"/>
     <w:rsid w:val="00E6695B"/>
     <w:rsid w:val="00E674C8"/>
     <w:rsid w:val="00E72663"/>
     <w:rsid w:val="00E74049"/>
     <w:rsid w:val="00E7445C"/>
     <w:rsid w:val="00E77633"/>
     <w:rsid w:val="00E77884"/>
     <w:rsid w:val="00E8565E"/>
     <w:rsid w:val="00E906DA"/>
     <w:rsid w:val="00E938B8"/>
     <w:rsid w:val="00E95568"/>
     <w:rsid w:val="00E9738F"/>
     <w:rsid w:val="00EA3127"/>
+    <w:rsid w:val="00EA60C8"/>
     <w:rsid w:val="00EB0711"/>
     <w:rsid w:val="00EB1A24"/>
     <w:rsid w:val="00EB42EC"/>
     <w:rsid w:val="00EB4BF6"/>
     <w:rsid w:val="00EB72DE"/>
+    <w:rsid w:val="00EC3913"/>
     <w:rsid w:val="00EC4293"/>
     <w:rsid w:val="00ED0F50"/>
     <w:rsid w:val="00ED1933"/>
     <w:rsid w:val="00ED6EAF"/>
     <w:rsid w:val="00EE0B1C"/>
     <w:rsid w:val="00EE1226"/>
     <w:rsid w:val="00EE1363"/>
     <w:rsid w:val="00EE24D0"/>
     <w:rsid w:val="00EE3EBC"/>
     <w:rsid w:val="00EF00B9"/>
     <w:rsid w:val="00EF07CC"/>
     <w:rsid w:val="00EF0CC0"/>
     <w:rsid w:val="00EF66F4"/>
     <w:rsid w:val="00F02370"/>
     <w:rsid w:val="00F02A48"/>
     <w:rsid w:val="00F03598"/>
     <w:rsid w:val="00F07DDE"/>
     <w:rsid w:val="00F1041F"/>
     <w:rsid w:val="00F10C03"/>
     <w:rsid w:val="00F158E0"/>
     <w:rsid w:val="00F20F64"/>
     <w:rsid w:val="00F22421"/>
     <w:rsid w:val="00F24D6A"/>
     <w:rsid w:val="00F260FB"/>
     <w:rsid w:val="00F30126"/>
     <w:rsid w:val="00F31867"/>
     <w:rsid w:val="00F32612"/>
     <w:rsid w:val="00F337AA"/>
     <w:rsid w:val="00F345A4"/>
     <w:rsid w:val="00F35671"/>
     <w:rsid w:val="00F364A0"/>
     <w:rsid w:val="00F40E9F"/>
     <w:rsid w:val="00F412C6"/>
     <w:rsid w:val="00F413FB"/>
     <w:rsid w:val="00F455DC"/>
     <w:rsid w:val="00F460C3"/>
     <w:rsid w:val="00F46B2A"/>
     <w:rsid w:val="00F50F26"/>
     <w:rsid w:val="00F524C7"/>
+    <w:rsid w:val="00F53D06"/>
     <w:rsid w:val="00F54455"/>
     <w:rsid w:val="00F54ECD"/>
     <w:rsid w:val="00F60D9A"/>
     <w:rsid w:val="00F616FA"/>
     <w:rsid w:val="00F62B8E"/>
     <w:rsid w:val="00F64254"/>
     <w:rsid w:val="00F70271"/>
     <w:rsid w:val="00F703EB"/>
     <w:rsid w:val="00F72AC1"/>
     <w:rsid w:val="00F74BA3"/>
     <w:rsid w:val="00F756AD"/>
     <w:rsid w:val="00F7593C"/>
     <w:rsid w:val="00F75FBC"/>
     <w:rsid w:val="00F80748"/>
     <w:rsid w:val="00F8081D"/>
     <w:rsid w:val="00F8541B"/>
     <w:rsid w:val="00F9223C"/>
     <w:rsid w:val="00F976FE"/>
     <w:rsid w:val="00FA107C"/>
     <w:rsid w:val="00FA443B"/>
     <w:rsid w:val="00FA4E19"/>
     <w:rsid w:val="00FA5B54"/>
     <w:rsid w:val="00FA71D5"/>
     <w:rsid w:val="00FB3A2F"/>
     <w:rsid w:val="00FB532B"/>
@@ -12893,54 +12914,50 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="56ECEEFFE02147AE8389E57511EB8EB0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1AD281C1-AC58-4372-A548-DDF45A614518}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00765A9F" w:rsidRDefault="004F08B4" w:rsidP="004F08B4">
           <w:pPr>
@@ -13607,50 +13624,51 @@
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT 45 Light">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13716,50 +13734,52 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F08B4"/>
     <w:rsid w:val="00441BF1"/>
     <w:rsid w:val="004F08B4"/>
     <w:rsid w:val="00563F39"/>
     <w:rsid w:val="005E4951"/>
     <w:rsid w:val="00765A9F"/>
     <w:rsid w:val="00800F58"/>
     <w:rsid w:val="00873B65"/>
     <w:rsid w:val="009721E1"/>
     <w:rsid w:val="00987358"/>
     <w:rsid w:val="00A25FE2"/>
     <w:rsid w:val="00B25B19"/>
+    <w:rsid w:val="00CA29D9"/>
+    <w:rsid w:val="00CA5542"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -14619,109 +14639,56 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWetu2zYU/r+nEDy0WLHGFnW10NZYajuXxUmM2m2xYkBA28c2G1oUSKpO8jx7ixXYjz7QXmFHcmw3iW4N0KADgiSKxHMlz3cOj6h///7n5TFVGmRfigikvhyAVq27Y8Zh54Qu4FWtzRmEehAzDTVjd6zZJxzUMsanAXAYa5jsCXka6yjWr2pTyhXUbuljcMfCRv0bGLMosYBCewz4RF3/N67Ni0XEQcPuZCJBqVqru4imX/4KZyBfNlLGm/wbfStXa60dksnX5kKxcFZr7UmIwwln4zkY+/LLZ6UgU+Aw1FJMYtQqwlprAHNpzACvGowOMoQGajEOQEoIM+XfHnZqLcu0HJOYrtm0fIIPntfEayb/MY0idHBIRxxK5tI9pozj+mXROsBRVF6eRivHd3f6Qmmjz2NVgd/K0YoRX1CdhD7mfBOap1y/GMKFNgb6kiPX1Sld3rL/dKZffOXC058vOi9+SuQaiWBCzVKyBUnCsUXADcHsqKUw+2oWjTXIGjcBmQvQDpNwvlq7TIBex5W4hBCbmI7r2oHjBEFgmYUe7Q/ednZ2j7qD7DBsre6DQmjNgWm189wYiCtG+U6KtreLJXA9WbNmKtpdYGbhxZh++SyNIxZOQK2ku3JJx3MFIYRqPI/1Vbb8SAPjcZIpmfTBZnGypVH/BOSRiKZXqAc+kGxvKkojHqu6fVvULnFxX8ZKTRHXwPOcNL7N9tca8xLpOnfQ4BGnMcopLSmWIMMpYkdtnuOZxi5GX8hpEWvutFPqACsMhx4LoeqMnxu3HX1ulPrSFjFWz8taq32QTWcaiUUahrjVTBOY/eoQA3+bvmtYxM9OsT16kTPr7iKtlOegRr/Fsj6e55V6kCFg4iyXy3rK16Aok1MKBXKT3EKZUK1Cql1IdXKoPTETCbrbggvZFxLDwdDjJ8m4evLnEQ21CM+mVI7YrG4R06zbrlmPwlmhttecjs/fz3Gzz1WJOFhSebUEplS54tdCowCd6hw/i4WK3MmdR2qpR8OJGtMIKghsrVSVOuUJdcBmIdWxLOPuR8M5LEB1YEpjnkxh9VzC3scMxT2PruprNZkBZxOoynw6+oj9Wzl3Mrch0xxS7Yp4QTWZtsBEwt6xqtT7pKBILNfYi4XbNe2GehnLaR3T3ceL4+SCbd2Qrnstgn2WQ1zLs4jreI7vNZ37NwK7sZ4LWdQFEMuxXNO1iWV7luX6vu+Spu34AfqAA76HwyRoFrYFH2aSzmbYTvbYJ0YzWVeMKd1Ys+c2EWPdn4ukvN8onM3s7eVYjHCrzKudqy4ztVtf2y2oopvsOGCz+RtQaVpiVDfjGNqbyuqeaU4iVh8nnHU/qSz49zGaVdL/+n0l5aNlqeZ3QobbNc6JwXge3ghYzk7CNLZr2BtzdvXwkE0SkI41Dqri/vURuY/I/aGQu1kN8gjbR9j+/2BrFZ8WmAhZ0iS+FdhW4NmW2/SdQpT+0gOQzwrQWY7HewPwW8BWGTjFOCiBQEnoHz7uJ/imVhTx+2v+A9SJKAGTR0zMrqZj2m5gBrZPfLcQTCfAsrMnNZacpxXwfNd13IvD9ICVlB62oTX8sV0bL77pOkHhjM9pPF3UjQEiaAT4Sgz4ridzJrj24X5SuSc9D7JuD1h2tsv0A65H+/hwQjX9jimJNW0Ii4hTDap40d3iZOxAnBx2ZNdvnMNZsZr0/mylaqWygG0DAzOBQYC5E9j4Xm57LuZUkJ1Cx72zXrvQBeR4R3lcMpfvG+9YabFIpUoywMFe0SQmcfAmqZqmmf1N5YCFyQlXrXV9kx3DufywPq14A1OQEGY3Hd1wzIVKuqRa6+Iye+/DCSUH1TKXoy2iy6HIJSNY4kWt5daN32kYU2kkH5uyOXH5OmIZ7sVKpYfjlbKhcfebXuPOZ8OsMdX6D4NlZTg=</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVQAUCh4NSc1GSgUfooHLgVAFOAKK8=</officeatwork>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...53 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="971f5f0a-b95b-49f4-a7e0-86a501385f3f" xmlns:ns3="25efce76-715e-4405-bfbc-9c1ffbb08c42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="52d0fe872ad21318252d5b97fd8963aa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DF417BDC2D2F8D4C9842A38936C43AE6" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="46e4e5c4f48816316898d898f3fce149">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="971f5f0a-b95b-49f4-a7e0-86a501385f3f" xmlns:ns3="25efce76-715e-4405-bfbc-9c1ffbb08c42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e10277004ac3bbfb0ee01a9a540b7c0f" ns2:_="" ns3:_="">
     <xsd:import namespace="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
     <xsd:import namespace="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -14910,135 +14877,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="971f5f0a-b95b-49f4-a7e0-86a501385f3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="25efce76-715e-4405-bfbc-9c1ffbb08c42" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWetu2zYU/r+nEDy0WLHGFnW10NZYajuXxUmM2m2xYkBA28c2G1oUSKpO8jx7ixXYjz7QXmFHcmw3iW4N0KADgiSKxHMlz3cOj6h///7n5TFVGmRfigikvhyAVq27Y8Zh54Qu4FWtzRmEehAzDTVjd6zZJxzUMsanAXAYa5jsCXka6yjWr2pTyhXUbuljcMfCRv0bGLMosYBCewz4RF3/N67Ni0XEQcPuZCJBqVqru4imX/4KZyBfNlLGm/wbfStXa60dksnX5kKxcFZr7UmIwwln4zkY+/LLZ6UgU+Aw1FJMYtQqwlprAHNpzACvGowOMoQGajEOQEoIM+XfHnZqLcu0HJOYrtm0fIIPntfEayb/MY0idHBIRxxK5tI9pozj+mXROsBRVF6eRivHd3f6Qmmjz2NVgd/K0YoRX1CdhD7mfBOap1y/GMKFNgb6kiPX1Sld3rL/dKZffOXC058vOi9+SuQaiWBCzVKyBUnCsUXADcHsqKUw+2oWjTXIGjcBmQvQDpNwvlq7TIBex5W4hBCbmI7r2oHjBEFgmYUe7Q/ednZ2j7qD7DBsre6DQmjNgWm189wYiCtG+U6KtreLJXA9WbNmKtpdYGbhxZh++SyNIxZOQK2ku3JJx3MFIYRqPI/1Vbb8SAPjcZIpmfTBZnGypVH/BOSRiKZXqAc+kGxvKkojHqu6fVvULnFxX8ZKTRHXwPOcNL7N9tca8xLpOnfQ4BGnMcopLSmWIMMpYkdtnuOZxi5GX8hpEWvutFPqACsMhx4LoeqMnxu3HX1ulPrSFjFWz8taq32QTWcaiUUahrjVTBOY/eoQA3+bvmtYxM9OsT16kTPr7iKtlOegRr/Fsj6e55V6kCFg4iyXy3rK16Aok1MKBXKT3EKZUK1Cql1IdXKoPTETCbrbggvZFxLDwdDjJ8m4evLnEQ21CM+mVI7YrG4R06zbrlmPwlmhttecjs/fz3Gzz1WJOFhSebUEplS54tdCowCd6hw/i4WK3MmdR2qpR8OJGtMIKghsrVSVOuUJdcBmIdWxLOPuR8M5LEB1YEpjnkxh9VzC3scMxT2PruprNZkBZxOoynw6+oj9Wzl3Mrch0xxS7Yp4QTWZtsBEwt6xqtT7pKBILNfYi4XbNe2GehnLaR3T3ceL4+SCbd2Qrnstgn2WQ1zLs4jreI7vNZ37NwK7sZ4LWdQFEMuxXNO1iWV7luX6vu+Spu34AfqAA76HwyRoFrYFH2aSzmbYTvbYJ0YzWVeMKd1Ys+c2EWPdn4ukvN8onM3s7eVYjHCrzKudqy4ztVtf2y2oopvsOGCz+RtQaVpiVDfjGNqbyuqeaU4iVh8nnHU/qSz49zGaVdL/+n0l5aNlqeZ3QobbNc6JwXge3ghYzk7CNLZr2BtzdvXwkE0SkI41Dqri/vURuY/I/aGQu1kN8gjbR9j+/2BrFZ8WmAhZ0iS+FdhW4NmW2/SdQpT+0gOQzwrQWY7HewPwW8BWGTjFOCiBQEnoHz7uJ/imVhTx+2v+A9SJKAGTR0zMrqZj2m5gBrZPfLcQTCfAsrMnNZacpxXwfNd13IvD9ICVlB62oTX8sV0bL77pOkHhjM9pPF3UjQEiaAT4Sgz4ridzJrj24X5SuSc9D7JuD1h2tsv0A65H+/hwQjX9jimJNW0Ii4hTDap40d3iZOxAnBx2ZNdvnMNZsZr0/mylaqWygG0DAzOBQYC5E9j4Xm57LuZUkJ1Cx72zXrvQBeR4R3lcMpfvG+9YabFIpUoywMFe0SQmcfAmqZqmmf1N5YCFyQlXrXV9kx3DufywPq14A1OQEGY3Hd1wzIVKuqRa6+Iye+/DCSUH1TKXoy2iy6HIJSNY4kWt5daN32kYU2kkH5uyOXH5OmIZ7sVKpYfjlbKhcfebXuPOZ8OsMdX6D4NlZTg=</officeatwork>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/CustomXMLPart">
+  <Header>Amt für Kindes- und
+Erwachsenenschutz</Header>
+  <Hinweis>
+Hinweis</Hinweis>
+  <Block>Altdorf, 5. Januar 2024</Block>
+  <Introduction>Sehr geehrte Sehr geehrte Damen und Herren Damen und Herren</Introduction>
+  <Direktion>Gesundheits-, Sozial- und Umweltdirektion</Direktion>
+  <Amt>Amt für Kindes- und Erwachsenenschutz</Amt>
+  <Address>Klausenstrasse 4</Address>
+  <Internet>www.ur.ch/akes</Internet>
+  <Telefon>+41 41 875 2184</Telefon>
+  <Sachbearbeitung>Livia Zgraggen</Sachbearbeitung>
+  <EMail>Livia.Zgraggen@ur.ch</EMail>
+  <Closing>Freundliche Grüsse</Closing>
+  <Grussformel>Amt für Kindes- und Erwachsenenschutz</Grussformel>
+  <Sig1>Livia Zgraggen, kaufm. Sachbearbeiterin</Sig1>
+  <Sig2>​</Sig2>
+  <Zeichen>Referenz</Zeichen>
+  <DeliveryOption>A-Post Plus</DeliveryOption>
+  <Address2>6460 Altdorf</Address2>
+</officeatwork>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Media"/>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNrFWdtu2kAQfe9XWK6UBQmF2EnbXCASJaVFKhc1eUgTRdViD2GLvUvX69x+rQ/9pP5C18YmmBjLJlsjIWHDzuWcM7Zn1n9//2l0GHd9B3unjY+MTV3Mp9oF5rcg+tiFpv4NLDIjQEWwDgsBdsd3nJZtc/A8XTuHXz5QC/q+OwLe1E39NPZ4en3dw54APuRsBlw8VtDCGaqhNnNnDgiIXKHqzU2jHps22ozaRBBGpZcBlXZA7uAMC1wJ1z3/3ajHaUsj3xPMPWOW78oYcdgEnI+9H+f+6CdYIiX3ZPKx3wqKLNammMwnPYs4u0vXGWIutMshFpOmXqfeMRuPiQVY3DM+Dc6/ALaB61qQsTfDlkx7IsTsuF73rAm42Ntdtti1mBvFvOx9DXynINtLInOYJWHtvH04O3mDaqsqnREO0wCMVKk18oDKbKZsNn4C4sCTgaq1uWUxO3NDu31U3bg0EpQXUYDQeyCeSgmMo4QE3U5llYa5gw4Bx5ZERCmgahPJM/mZcxdptoPd2Uk6m2vclM5hWGRKGTxMK2Itu37bRDyiqhbyJZeimpbNl+TAd2WlaikCfQevz+Sa8PsCHkQgTh+IjKOhFM8tX0wYlwZdKsnETqBC6TJ0qeDM9q3AjVI1PuS+0y+ngEonYFENStG/y0S/XIHPx6VDb7lCKeiD3KBl5C3AjZsShZD380OeRzfQNi5x4BTUam3kBh6HLx/4BTgwVnxh72XillkLbAl55i0ubksMJ4xC+fDPsTUZAeYjIMKntyppOCrEQhC3fPifepg4KkEfFgIdhi8fddthHlErdv4neRS8fNSfue95YxkQlCqe/ykezyVLiVwZi8ayO64UNZbjUFPXa8Fn3sfrka8NHJV/5yG3hkodDtI6+5eNvQxLZX/OwVjcdFIb9Y5Pw2YzWBYfLwapYAqI5wENrSE93UP+aKG8icGtSKRQ022IaqoUdb+gqGY+Uc1Xi2oWENV8lajm1kW9AiLlU9oimdl7fMl5ujvhUQpbmPzAkT7542CmevwzM7vj5z1TeXNfSSInCYpHIqXXtWEWnYlMZdong6VvVOvRz2EJNvVFw7SK430CRiJQBRXiSCLNaNVybhsnoW0ENbnX80K3/w4410aPctQrLxJSgK/Z1s98tZFVsrwyoH24r1RrAypTvSN2VL0vyncVXn3xtuUfFsQU5g==</officeatwork>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245A62C0-E6AC-493D-8DC7-F85BC29C3CCF}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25FEFEDE-D75B-41FC-AA93-C6A8EDD1A53F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47036265-1624-45B8-90AE-620645F78BDA}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{607B5C8B-6F7C-4796-ADDF-16B751F7BAE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
     <ds:schemaRef ds:uri="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1B51ABB-3656-4922-9B3E-05D11A32EA57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
+    <ds:schemaRef ds:uri="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245A62C0-E6AC-493D-8DC7-F85BC29C3CCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B45FC-8755-4360-A7E8-6A1DA88E2CF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/CustomXMLPart"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5414349B-C73A-4BA9-89B9-09F7AE1E34DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Media"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B34A5C2D-674D-4227-9CE7-D91926A9D588}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B8EFC9-A363-42F6-8E88-5FEB1A4090FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Formulas"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e1518ea5-ecd1-48e9-bbff-99f061ec0ffd}" enabled="0" method="" siteId="{e1518ea5-ecd1-48e9-bbff-99f061ec0ffd}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Kurzbrief Vorlage aus oaw.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>793</Words>
   <Characters>5000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>