--- v0 (2025-10-25)
+++ v1 (2026-05-24)
@@ -1,5202 +1,5135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6058A526" w14:textId="53222203" w:rsidR="00B3780E" w:rsidRPr="005E6493" w:rsidRDefault="008861FE" w:rsidP="004A40C9">
+    <w:p w14:paraId="6058A526" w14:textId="53222203" w:rsidR="00B3780E" w:rsidRPr="0000145E" w:rsidRDefault="008861FE" w:rsidP="004A40C9">
       <w:pPr>
         <w:pStyle w:val="Betreff"/>
       </w:pPr>
-      <w:r w:rsidRPr="005E6493">
+      <w:r w:rsidRPr="0000145E">
         <w:t>Bericht</w:t>
       </w:r>
-      <w:r w:rsidR="002E6DBF" w:rsidRPr="005E6493">
+      <w:r w:rsidR="002E6DBF" w:rsidRPr="0000145E">
         <w:t xml:space="preserve"> Todesfall</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="2919"/>
         <w:gridCol w:w="499"/>
         <w:gridCol w:w="3113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008861FE" w:rsidRPr="005E6493" w14:paraId="6683B9DE" w14:textId="77777777" w:rsidTr="00A77D75">
+      <w:tr w:rsidR="008861FE" w:rsidRPr="0000145E" w14:paraId="6683B9DE" w14:textId="77777777" w:rsidTr="00A77D75">
         <w:trPr>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7056" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43C48DE1" w14:textId="77777777" w:rsidR="008861FE" w:rsidRPr="005E6493" w:rsidRDefault="008861FE" w:rsidP="00F51C15">
+          <w:p w14:paraId="43C48DE1" w14:textId="77777777" w:rsidR="008861FE" w:rsidRPr="0000145E" w:rsidRDefault="008861FE" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Periode</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F1DCC" w:rsidRPr="005E6493" w14:paraId="099BD5B3" w14:textId="77777777" w:rsidTr="00A77D75">
+      <w:tr w:rsidR="005F1DCC" w:rsidRPr="0000145E" w14:paraId="099BD5B3" w14:textId="77777777" w:rsidTr="00A77D75">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5585F346" w14:textId="77777777" w:rsidR="005F1DCC" w:rsidRPr="005E6493" w:rsidRDefault="005F1DCC" w:rsidP="00F51C15">
+          <w:p w14:paraId="5585F346" w14:textId="77777777" w:rsidR="005F1DCC" w:rsidRPr="0000145E" w:rsidRDefault="005F1DCC" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>von</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Datum eingeben oder aus Dropdown auswählen"/>
             <w:tag w:val="Datum eingeben oder aus Dropdown auswählen"/>
             <w:id w:val="-1167093759"/>
             <w:placeholder>
               <w:docPart w:val="D6C21BF70BFD4177B1CDA2A545A5C8B4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d. MMMM yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2835" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0ED2A23E" w14:textId="705C665F" w:rsidR="005F1DCC" w:rsidRPr="005E6493" w:rsidRDefault="005B17B9" w:rsidP="00F51C15">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="0ED2A23E" w14:textId="705C665F" w:rsidR="005F1DCC" w:rsidRPr="0000145E" w:rsidRDefault="005B17B9" w:rsidP="00F51C15">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>_______________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="415" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A6E7E2" w14:textId="77777777" w:rsidR="005F1DCC" w:rsidRPr="005E6493" w:rsidRDefault="005F1DCC" w:rsidP="00FF0EE4">
+          <w:p w14:paraId="41A6E7E2" w14:textId="77777777" w:rsidR="005F1DCC" w:rsidRPr="0000145E" w:rsidRDefault="005F1DCC" w:rsidP="00FF0EE4">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Datum eingeben oder aus Dropdown auswählen"/>
             <w:tag w:val="Datum eingeben oder aus Dropdown auswählen"/>
             <w:id w:val="-1539510416"/>
             <w:placeholder>
               <w:docPart w:val="23E523B0B4DE406986EC0B859C94D8A2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d. MMMM yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2987" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3B1AAE41" w14:textId="09F73CDC" w:rsidR="005F1DCC" w:rsidRPr="005E6493" w:rsidRDefault="005B17B9" w:rsidP="00F51C15">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="3B1AAE41" w14:textId="09F73CDC" w:rsidR="005F1DCC" w:rsidRPr="0000145E" w:rsidRDefault="005B17B9" w:rsidP="00F51C15">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>_______________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A61DE96" w14:textId="77777777" w:rsidR="00FA2F6B" w:rsidRPr="005E6493" w:rsidRDefault="00FA2F6B" w:rsidP="004A40C9"/>
+    <w:p w14:paraId="3A61DE96" w14:textId="77777777" w:rsidR="00FA2F6B" w:rsidRPr="0000145E" w:rsidRDefault="00FA2F6B" w:rsidP="004A40C9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00096B91" w:rsidRPr="005E6493" w14:paraId="6243192D" w14:textId="77777777" w:rsidTr="00096B91">
+      <w:tr w:rsidR="00096B91" w:rsidRPr="0000145E" w14:paraId="6243192D" w14:textId="77777777" w:rsidTr="00096B91">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49CD40FD" w14:textId="67B5ADB3" w:rsidR="00096B91" w:rsidRPr="005E6493" w:rsidRDefault="00096B91" w:rsidP="00096B91">
+          <w:p w14:paraId="49CD40FD" w14:textId="67B5ADB3" w:rsidR="00096B91" w:rsidRPr="0000145E" w:rsidRDefault="00096B91" w:rsidP="00096B91">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Bitte um Zustellung aller Unterlagen für die Archivierung bei der KESB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09394D57" w14:textId="77777777" w:rsidR="00FA2F6B" w:rsidRPr="005E6493" w:rsidRDefault="00FA2F6B" w:rsidP="004A40C9"/>
+    <w:p w14:paraId="09394D57" w14:textId="77777777" w:rsidR="00FA2F6B" w:rsidRPr="0000145E" w:rsidRDefault="00FA2F6B" w:rsidP="004A40C9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="7096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B51039" w:rsidRPr="005E6493" w14:paraId="3AE62CFF" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B51039" w:rsidRPr="0000145E" w14:paraId="3AE62CFF" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8847" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F3D39FC" w14:textId="77777777" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
+          <w:p w14:paraId="0F3D39FC" w14:textId="77777777" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Betroffene Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B51039" w:rsidRPr="005E6493" w14:paraId="573DF6D7" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B51039" w:rsidRPr="0000145E" w14:paraId="573DF6D7" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDF9965" w14:textId="05031D58" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
+          <w:p w14:paraId="3BDF9965" w14:textId="05031D58" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-390652967"/>
             <w:placeholder>
               <w:docPart w:val="E335315209F24449B0096A1AD5D748A3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6942" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="0C0C8459" w14:textId="55BB5C7D" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
+              <w:p w14:paraId="0C0C8459" w14:textId="55BB5C7D" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B51039" w:rsidRPr="005E6493" w14:paraId="17609D24" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B51039" w:rsidRPr="0000145E" w14:paraId="17609D24" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C009073" w14:textId="10D559FB" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
+          <w:p w14:paraId="6C009073" w14:textId="10D559FB" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1725790454"/>
             <w:placeholder>
               <w:docPart w:val="255425782F804500ADFD5888D96F6338"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6942" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="6CB28336" w14:textId="63D35729" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
+              <w:p w14:paraId="6CB28336" w14:textId="63D35729" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B51039" w:rsidRPr="005E6493" w14:paraId="738CE3A7" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B51039" w:rsidRPr="0000145E" w14:paraId="738CE3A7" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E50B13" w14:textId="72EDDE4E" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
+          <w:p w14:paraId="76E50B13" w14:textId="72EDDE4E" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Datum eingeben oder aus Dropdown auswählen"/>
             <w:tag w:val="Datum eingeben oder aus Dropdown auswählen"/>
             <w:id w:val="1944653987"/>
             <w:placeholder>
               <w:docPart w:val="D29FDB0DD2E8453BB14174D7E97B5325"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="d. MMMM yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6942" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="4BE6E285" w14:textId="4E1395B5" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00F27BA6" w:rsidP="00F51C15">
+              <w:p w14:paraId="4BE6E285" w14:textId="4E1395B5" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00F27BA6" w:rsidP="00F51C15">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>_______________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B51039" w:rsidRPr="005E6493" w14:paraId="794AA02E" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B51039" w:rsidRPr="0000145E" w14:paraId="794AA02E" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F779063" w14:textId="43333F40" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
+          <w:p w14:paraId="1F779063" w14:textId="43333F40" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Heimatort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1196312205"/>
             <w:placeholder>
               <w:docPart w:val="7589852414304CD9922B2B4C873B4C82"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6942" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="48EAF876" w14:textId="6EB05796" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
+              <w:p w14:paraId="48EAF876" w14:textId="6EB05796" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B51039" w:rsidRPr="005E6493" w14:paraId="09C86036" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B51039" w:rsidRPr="0000145E" w14:paraId="09C86036" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55EADBC6" w14:textId="6CA012F1" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
+          <w:p w14:paraId="55EADBC6" w14:textId="6CA012F1" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="00B51039" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Adresse</w:t>
             </w:r>
-            <w:r w:rsidR="008A76BD" w:rsidRPr="005E6493">
+            <w:r w:rsidR="008A76BD" w:rsidRPr="0000145E">
               <w:t>, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1429163165"/>
             <w:placeholder>
               <w:docPart w:val="82FA7009DCF148189E037755F4924E64"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6942" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="2DFE246E" w14:textId="40CEF882" w:rsidR="00B51039" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
+              <w:p w14:paraId="2DFE246E" w14:textId="40CEF882" w:rsidR="00B51039" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="00F51C15">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="671FBFB2" w14:textId="446667B4" w:rsidR="008861FE" w:rsidRPr="005E6493" w:rsidRDefault="008861FE" w:rsidP="004A40C9"/>
+    <w:p w14:paraId="671FBFB2" w14:textId="446667B4" w:rsidR="008861FE" w:rsidRPr="0000145E" w:rsidRDefault="008861FE" w:rsidP="004A40C9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="793"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C7054" w:rsidRPr="005E6493" w14:paraId="37312798" w14:textId="77777777" w:rsidTr="00750678">
+      <w:tr w:rsidR="000C7054" w:rsidRPr="0000145E" w14:paraId="37312798" w14:textId="77777777" w:rsidTr="00750678">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8847" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E51E7A9" w14:textId="3A1239BA" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="000C7054" w:rsidP="00750678">
+          <w:p w14:paraId="4E51E7A9" w14:textId="3A1239BA" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="000C7054" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Massnahme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7054" w:rsidRPr="005E6493" w14:paraId="32A1CE7D" w14:textId="77777777" w:rsidTr="000C7054">
+      <w:tr w:rsidR="000C7054" w:rsidRPr="0000145E" w14:paraId="32A1CE7D" w14:textId="77777777" w:rsidTr="000C7054">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C8CCF4" w14:textId="229D4DA4" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="000C7054" w:rsidP="00750678">
+          <w:p w14:paraId="73C8CCF4" w14:textId="229D4DA4" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="000C7054" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Art der Beistandschaft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1410041944"/>
             <w:placeholder>
               <w:docPart w:val="50DE24F710954CFD9DB4CE390DDE3F42"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6479" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="796BAB91" w14:textId="48328290" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="00750678">
+              <w:p w14:paraId="796BAB91" w14:textId="48328290" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="00750678">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                   <w:rPr>
                     <w:color w:val="808080"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>_____________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000C7054" w:rsidRPr="005E6493" w14:paraId="5EF81010" w14:textId="77777777" w:rsidTr="000C7054">
+      <w:tr w:rsidR="000C7054" w:rsidRPr="0000145E" w14:paraId="5EF81010" w14:textId="77777777" w:rsidTr="000C7054">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047B7226" w14:textId="0B987CEE" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="000C7054" w:rsidP="00750678">
+          <w:p w14:paraId="047B7226" w14:textId="0B987CEE" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="000C7054" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>gemäss Artikel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1093629433"/>
             <w:placeholder>
               <w:docPart w:val="5CA9883830C64C158514206BAFCB2D3C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5728" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="240E1869" w14:textId="2757609A" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="00750678">
+              <w:p w14:paraId="240E1869" w14:textId="2757609A" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="00750678">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>_____________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED6BC07" w14:textId="67C83710" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="000C7054" w:rsidP="00750678">
+          <w:p w14:paraId="0ED6BC07" w14:textId="67C83710" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="000C7054" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>ZGB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27A53431" w14:textId="1730E8B7" w:rsidR="000C7054" w:rsidRPr="005E6493" w:rsidRDefault="000C7054" w:rsidP="004A40C9"/>
+    <w:p w14:paraId="27A53431" w14:textId="1730E8B7" w:rsidR="000C7054" w:rsidRPr="0000145E" w:rsidRDefault="000C7054" w:rsidP="004A40C9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="42" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="7096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE6493" w:rsidRPr="005E6493" w14:paraId="693D7F68" w14:textId="77777777" w:rsidTr="00750678">
+      <w:tr w:rsidR="00EE6493" w:rsidRPr="0000145E" w14:paraId="693D7F68" w14:textId="77777777" w:rsidTr="00750678">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8847" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="294C253E" w14:textId="7A6BE18B" w:rsidR="00EE6493" w:rsidRPr="005E6493" w:rsidRDefault="00EE6493" w:rsidP="00750678">
+          <w:p w14:paraId="294C253E" w14:textId="7A6BE18B" w:rsidR="00EE6493" w:rsidRPr="0000145E" w:rsidRDefault="00EE6493" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Beistandsperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005566C7" w:rsidRPr="005E6493" w14:paraId="32610302" w14:textId="77777777" w:rsidTr="00EE6493">
+      <w:tr w:rsidR="005566C7" w:rsidRPr="0000145E" w14:paraId="32610302" w14:textId="77777777" w:rsidTr="00EE6493">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="774DA859" w14:textId="77777777" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+          <w:p w14:paraId="774DA859" w14:textId="77777777" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="476419323"/>
             <w:placeholder>
               <w:docPart w:val="3C0BA0A72F44483D9E2454E340D79F9D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6970" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="794049ED" w14:textId="3283AEC7" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+              <w:p w14:paraId="794049ED" w14:textId="3283AEC7" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005566C7" w:rsidRPr="005E6493" w14:paraId="4109AAF6" w14:textId="77777777" w:rsidTr="00EE6493">
+      <w:tr w:rsidR="005566C7" w:rsidRPr="0000145E" w14:paraId="4109AAF6" w14:textId="77777777" w:rsidTr="00EE6493">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBD2B95" w14:textId="77777777" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+          <w:p w14:paraId="4EBD2B95" w14:textId="77777777" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="632747650"/>
             <w:placeholder>
               <w:docPart w:val="4E17CC8678744D64ADD985E0FA240EA1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6970" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="4A3DD463" w14:textId="1B1667D6" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+              <w:p w14:paraId="4A3DD463" w14:textId="1B1667D6" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005566C7" w:rsidRPr="005E6493" w14:paraId="1DA7303E" w14:textId="77777777" w:rsidTr="00EE6493">
+      <w:tr w:rsidR="005566C7" w:rsidRPr="0000145E" w14:paraId="1DA7303E" w14:textId="77777777" w:rsidTr="00EE6493">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79FECA60" w14:textId="77777777" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+          <w:p w14:paraId="79FECA60" w14:textId="77777777" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Adresse, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="484432499"/>
             <w:placeholder>
               <w:docPart w:val="4D6D4C78E15A476B8DDA666FEE549388"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6970" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="3EA6BCD6" w14:textId="74630A01" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+              <w:p w14:paraId="3EA6BCD6" w14:textId="74630A01" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005566C7" w:rsidRPr="005E6493" w14:paraId="049B8E2E" w14:textId="77777777" w:rsidTr="00EE6493">
+      <w:tr w:rsidR="005566C7" w:rsidRPr="0000145E" w14:paraId="049B8E2E" w14:textId="77777777" w:rsidTr="00EE6493">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14CD40E2" w14:textId="189581C7" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+          <w:p w14:paraId="14CD40E2" w14:textId="189581C7" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2111692182"/>
             <w:placeholder>
               <w:docPart w:val="326A9660C7014BFF8E18CAB67C378EDE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6970" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="213EE31D" w14:textId="13338A4D" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+              <w:p w14:paraId="213EE31D" w14:textId="13338A4D" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005566C7" w:rsidRPr="005E6493" w14:paraId="54CA1E69" w14:textId="77777777" w:rsidTr="00EE6493">
+      <w:tr w:rsidR="005566C7" w:rsidRPr="0000145E" w14:paraId="54CA1E69" w14:textId="77777777" w:rsidTr="00EE6493">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:tblCellSpacing w:w="42" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA4C66F" w14:textId="768CD8AA" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+          <w:p w14:paraId="2EA4C66F" w14:textId="768CD8AA" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
             <w:pPr>
               <w:pStyle w:val="Tabellentext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Telefonnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1378540413"/>
             <w:placeholder>
               <w:docPart w:val="4B95FBF1055F4583904E0ABF7C75F072"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6970" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="025D6A78" w14:textId="0B9207DD" w:rsidR="005566C7" w:rsidRPr="005E6493" w:rsidRDefault="005566C7" w:rsidP="005566C7">
+              <w:p w14:paraId="025D6A78" w14:textId="0B9207DD" w:rsidR="005566C7" w:rsidRPr="0000145E" w:rsidRDefault="005566C7" w:rsidP="005566C7">
                 <w:pPr>
                   <w:pStyle w:val="Tabellentext"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09433B16" w14:textId="77777777" w:rsidR="0087749F" w:rsidRPr="005E6493" w:rsidRDefault="0087749F" w:rsidP="0087749F"/>
-    <w:p w14:paraId="733E805F" w14:textId="0BF747DA" w:rsidR="0087749F" w:rsidRPr="005E6493" w:rsidRDefault="0087749F" w:rsidP="0087749F">
+    <w:p w14:paraId="09433B16" w14:textId="77777777" w:rsidR="0087749F" w:rsidRPr="0000145E" w:rsidRDefault="0087749F" w:rsidP="0087749F"/>
+    <w:p w14:paraId="733E805F" w14:textId="0BF747DA" w:rsidR="0087749F" w:rsidRPr="0000145E" w:rsidRDefault="0087749F" w:rsidP="0087749F">
       <w:pPr>
-        <w:sectPr w:rsidR="0087749F" w:rsidRPr="005E6493" w:rsidSect="00660E8B">
+        <w:sectPr w:rsidR="0087749F" w:rsidRPr="0000145E" w:rsidSect="00660E8B">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1701" w:left="1701" w:header="255" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474801" w:rsidRPr="005E6493" w14:paraId="1242598C" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00474801" w:rsidRPr="0000145E" w14:paraId="1242598C" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38AE5010" w14:textId="6A3EE6A0" w:rsidR="00357BAB" w:rsidRPr="005E6493" w:rsidRDefault="00357BAB" w:rsidP="00F51C15">
+          <w:p w14:paraId="38AE5010" w14:textId="6A3EE6A0" w:rsidR="00357BAB" w:rsidRPr="0000145E" w:rsidRDefault="00357BAB" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:lastRenderedPageBreak/>
               <w:t>Ausgan</w:t>
             </w:r>
-            <w:r w:rsidR="005E37D4">
+            <w:r w:rsidR="005E37D4" w:rsidRPr="0000145E">
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidR="00A339E7">
+            <w:r w:rsidR="00A339E7" w:rsidRPr="0000145E">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="2DB19CA1" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="2DB19CA1" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1671FA46" w14:textId="1B62C284" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="1671FA46" w14:textId="1B62C284" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Berichtsgrundlage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9AFB90" w14:textId="77777777" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="2D9AFB90" w14:textId="77777777" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Aufzuführen ist der letzte Beistandsbericht, falls seit der Errichtung der Massnahme bereits eine oder mehrere Berichtsperioden vergangen sind.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2689" w:rsidRPr="005E6493" w14:paraId="417A93F1" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="008D2689" w:rsidRPr="0000145E" w14:paraId="417A93F1" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11D293C0" w14:textId="77777777" w:rsidR="008D2689" w:rsidRPr="005E6493" w:rsidRDefault="008D2689" w:rsidP="00F51C15"/>
+          <w:p w14:paraId="11D293C0" w14:textId="77777777" w:rsidR="008D2689" w:rsidRPr="0000145E" w:rsidRDefault="008D2689" w:rsidP="00F51C15"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-983781455"/>
             <w:placeholder>
               <w:docPart w:val="D924FEB4357B40C599E08E30BB5032D8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="567AD642" w14:textId="3B43C6DC" w:rsidR="008D2689" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00F51C15">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="567AD642" w14:textId="3B43C6DC" w:rsidR="008D2689" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00F51C15">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>_____________</w:t>
                 </w:r>
-                <w:r w:rsidR="006D01A2" w:rsidRPr="005E6493">
+                <w:r w:rsidR="006D01A2" w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>__________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>__________________</w:t>
                 </w:r>
-                <w:r w:rsidR="006D01A2" w:rsidRPr="005E6493">
+                <w:r w:rsidR="006D01A2" w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>_____________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>__________________</w:t>
                 </w:r>
-                <w:r w:rsidR="006D01A2" w:rsidRPr="005E6493">
+                <w:r w:rsidR="006D01A2" w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>_</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>_____________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00474801" w:rsidRPr="005E6493" w14:paraId="56E941C4" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00474801" w:rsidRPr="0000145E" w14:paraId="56E941C4" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="168A68F5" w14:textId="3EE63016" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="168A68F5" w14:textId="3EE63016" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Aktueller Stand</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00811155" w:rsidRPr="005E6493" w14:paraId="3ABD7B22" w14:textId="77777777" w:rsidTr="00750678">
+      <w:tr w:rsidR="00811155" w:rsidRPr="0000145E" w14:paraId="3ABD7B22" w14:textId="77777777" w:rsidTr="00750678">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC62F6A" w14:textId="3D27FAA5" w:rsidR="00811155" w:rsidRPr="005E6493" w:rsidRDefault="00811155" w:rsidP="00750678">
+          <w:p w14:paraId="5DC62F6A" w14:textId="3D27FAA5" w:rsidR="00811155" w:rsidRPr="0000145E" w:rsidRDefault="00811155" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Wohnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1715CF46" w14:textId="77777777" w:rsidR="00811155" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00750678">
+          <w:p w14:paraId="1715CF46" w14:textId="77777777" w:rsidR="00811155" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="keinAuftrag"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-303620538"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00811155" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00811155" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00811155" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00811155" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> kein Auftrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474801" w:rsidRPr="005E6493" w14:paraId="506955CA" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00474801" w:rsidRPr="0000145E" w14:paraId="506955CA" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="4511A164" w14:textId="05BB784B" w:rsidR="00474801" w:rsidRPr="005E6493" w:rsidRDefault="009653B5" w:rsidP="00F51C15">
+          <w:p w14:paraId="4511A164" w14:textId="05BB784B" w:rsidR="00474801" w:rsidRPr="0000145E" w:rsidRDefault="009653B5" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Wie und wo wohnt</w:t>
             </w:r>
-            <w:r w:rsidR="006D570B" w:rsidRPr="005E6493">
+            <w:r w:rsidR="006D570B" w:rsidRPr="0000145E">
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> die betroffene Person?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="10F1341A" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="10F1341A" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="768C6105" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="768C6105" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1799749121"/>
             <w:placeholder>
               <w:docPart w:val="8520BEE1798F4E6094AC89CDA7958198"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="027300C5" w14:textId="67CCA199" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="006D01A2" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="027300C5" w14:textId="67CCA199" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="006D01A2" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000D38A6" w:rsidRPr="005E6493" w14:paraId="0026AD8B" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="000D38A6" w:rsidRPr="0000145E" w14:paraId="0026AD8B" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="11A4F3B9" w14:textId="217447A0" w:rsidR="000D38A6" w:rsidRPr="005E6493" w:rsidRDefault="009653B5" w:rsidP="00F51C15">
+          <w:p w14:paraId="11A4F3B9" w14:textId="217447A0" w:rsidR="000D38A6" w:rsidRPr="0000145E" w:rsidRDefault="009653B5" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Wie lange wohnt</w:t>
             </w:r>
-            <w:r w:rsidR="00C524B0" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00C524B0" w:rsidRPr="0000145E">
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> die betroffene Person </w:t>
             </w:r>
-            <w:r w:rsidR="005B13EE" w:rsidRPr="005E6493">
+            <w:r w:rsidR="005B13EE" w:rsidRPr="0000145E">
               <w:t>bereits dort</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="6ABCA9C2" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="6ABCA9C2" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE4A005" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="2EE4A005" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1168018036"/>
             <w:placeholder>
               <w:docPart w:val="4416DC917B414EBE830EEDB1BF131ED4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="13DB9A57" w14:textId="5E536604" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="005B13EE" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="13DB9A57" w14:textId="5E536604" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="005B13EE" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009653B5" w:rsidRPr="005E6493" w14:paraId="14AD7B23" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="009653B5" w:rsidRPr="0000145E" w14:paraId="14AD7B23" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="352983AE" w14:textId="416B7FB9" w:rsidR="009653B5" w:rsidRPr="005E6493" w:rsidRDefault="00E9502B" w:rsidP="00F51C15">
+          <w:p w14:paraId="352983AE" w14:textId="416B7FB9" w:rsidR="009653B5" w:rsidRPr="0000145E" w:rsidRDefault="00E9502B" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Besonderes zum Bereich Wohnen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="00101D4A" w14:textId="77777777" w:rsidTr="00811155">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="00101D4A" w14:textId="77777777" w:rsidTr="00811155">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21B9960C" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="21B9960C" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="898096086"/>
             <w:placeholder>
               <w:docPart w:val="38621CC006964A52A598D28D711C5C41"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="67BE069A" w14:textId="08F68285" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00F912E7" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="67BE069A" w14:textId="08F68285" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00F912E7" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00271EF1" w:rsidRPr="005E6493" w14:paraId="0D69606A" w14:textId="77777777" w:rsidTr="00811155">
+      <w:tr w:rsidR="00271EF1" w:rsidRPr="0000145E" w14:paraId="0D69606A" w14:textId="77777777" w:rsidTr="00811155">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="75F07392" w14:textId="5C988D14" w:rsidR="00271EF1" w:rsidRPr="005E6493" w:rsidRDefault="00271EF1" w:rsidP="00750678">
+          <w:p w14:paraId="75F07392" w14:textId="5C988D14" w:rsidR="00271EF1" w:rsidRPr="0000145E" w:rsidRDefault="00271EF1" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Gesundheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="248E97FC" w14:textId="77777777" w:rsidR="00271EF1" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00811155">
+          <w:p w14:paraId="248E97FC" w14:textId="77777777" w:rsidR="00271EF1" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00811155">
             <w:pPr>
               <w:pStyle w:val="keinAuftrag"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-611817433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00271EF1" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00271EF1" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00271EF1" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00271EF1" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> kein Auftrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07EB6" w:rsidRPr="005E6493" w14:paraId="6D3260B2" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B07EB6" w:rsidRPr="0000145E" w14:paraId="6D3260B2" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="4F25837E" w14:textId="4C86FF1B" w:rsidR="00B07EB6" w:rsidRPr="005E6493" w:rsidRDefault="00B07EB6" w:rsidP="00F51C15">
+          <w:p w14:paraId="4F25837E" w14:textId="4C86FF1B" w:rsidR="00B07EB6" w:rsidRPr="0000145E" w:rsidRDefault="00B07EB6" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Welche Art von Schwächezustand </w:t>
             </w:r>
-            <w:r w:rsidR="008567B7" w:rsidRPr="005E6493">
+            <w:r w:rsidR="008567B7" w:rsidRPr="0000145E">
               <w:t>lag</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> vor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="69288BCE" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="69288BCE" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39C49BC5" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="39C49BC5" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-855957887"/>
             <w:placeholder>
               <w:docPart w:val="2C240E4307C84AB892A98B1D81DB0CE4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="4698A617" w14:textId="4DAC1E6E" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="4698A617" w14:textId="4DAC1E6E" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B07EB6" w:rsidRPr="005E6493" w14:paraId="2D5C3CDA" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B07EB6" w:rsidRPr="0000145E" w14:paraId="2D5C3CDA" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="43C666A2" w14:textId="498A0A91" w:rsidR="00B07EB6" w:rsidRPr="005E6493" w:rsidRDefault="00327814" w:rsidP="00F51C15">
+          <w:p w14:paraId="43C666A2" w14:textId="498A0A91" w:rsidR="00B07EB6" w:rsidRPr="0000145E" w:rsidRDefault="00327814" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:lastRenderedPageBreak/>
               <w:t>Was war die Todesursache?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="7D02281C" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="7D02281C" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4031716D" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="4031716D" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1280073155"/>
             <w:placeholder>
               <w:docPart w:val="D09A8736B21547E58071B87B86EABC03"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="43D928E1" w14:textId="30486252" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="43D928E1" w14:textId="30486252" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E64FF6" w:rsidRPr="005E6493" w14:paraId="00C39DC4" w14:textId="77777777" w:rsidTr="005B3560">
+      <w:tr w:rsidR="00E64FF6" w:rsidRPr="0000145E" w14:paraId="00C39DC4" w14:textId="77777777" w:rsidTr="005B3560">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="30F34C51" w14:textId="22F40391" w:rsidR="00E64FF6" w:rsidRPr="005E6493" w:rsidRDefault="00E64FF6" w:rsidP="005B3560">
+          <w:p w14:paraId="30F34C51" w14:textId="22F40391" w:rsidR="00E64FF6" w:rsidRPr="0000145E" w:rsidRDefault="00E64FF6" w:rsidP="005B3560">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Name, Vorname, Adresse des Hausarztes/der Hausärztin, allenfalls Facharzt/Fachärztin bzw. Spital:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E64FF6" w:rsidRPr="005E6493" w14:paraId="296922B8" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00E64FF6" w:rsidRPr="0000145E" w14:paraId="296922B8" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2814D746" w14:textId="77777777" w:rsidR="00E64FF6" w:rsidRPr="005E6493" w:rsidRDefault="00E64FF6" w:rsidP="00750678"/>
+          <w:p w14:paraId="2814D746" w14:textId="77777777" w:rsidR="00E64FF6" w:rsidRPr="0000145E" w:rsidRDefault="00E64FF6" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1925800879"/>
             <w:placeholder>
               <w:docPart w:val="5C08CF2302B24814A4301CDDB6D28FE5"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1095287799"/>
                 <w:placeholder>
                   <w:docPart w:val="BA90B43106AF4E59992FB19F2A57D28E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9072" w:type="dxa"/>
                     <w:gridSpan w:val="5"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="42935678" w14:textId="28B63753" w:rsidR="00E64FF6" w:rsidRPr="005E6493" w:rsidRDefault="00E64FF6" w:rsidP="00750678">
-                    <w:r w:rsidRPr="005E6493">
+                  <w:p w14:paraId="42935678" w14:textId="28B63753" w:rsidR="00E64FF6" w:rsidRPr="0000145E" w:rsidRDefault="00E64FF6" w:rsidP="00750678">
+                    <w:r w:rsidRPr="0000145E">
                       <w:rPr>
                         <w:rStyle w:val="PlatzhalterTextZchn"/>
                       </w:rPr>
                       <w:t>________________________________________________________________</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005E6493">
+                    <w:r w:rsidRPr="0000145E">
                       <w:rPr>
                         <w:rStyle w:val="PlatzhalterTextZchn"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>________________________________________________________________</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005E6493">
+                    <w:r w:rsidRPr="0000145E">
                       <w:rPr>
                         <w:rStyle w:val="PlatzhalterTextZchn"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>________________________________________________________________</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B07EB6" w:rsidRPr="005E6493" w14:paraId="2ECA9030" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00B07EB6" w:rsidRPr="0000145E" w14:paraId="2ECA9030" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABEA4F1" w14:textId="4B87F22F" w:rsidR="00B07EB6" w:rsidRPr="005E6493" w:rsidRDefault="005C3F2B" w:rsidP="00F51C15">
+          <w:p w14:paraId="6ABEA4F1" w14:textId="4B87F22F" w:rsidR="00B07EB6" w:rsidRPr="0000145E" w:rsidRDefault="005C3F2B" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Besonderes zum Bereich Gesundheit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="40519EFC" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="40519EFC" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B8CB48F" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="7B8CB48F" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-249660566"/>
             <w:placeholder>
               <w:docPart w:val="1D2DF814677849B49FD529447F9D50E8"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1396510034"/>
                 <w:placeholder>
                   <w:docPart w:val="A98F0DDA8B88432AAABA821CA75D277D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9072" w:type="dxa"/>
                     <w:gridSpan w:val="5"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     <w:vAlign w:val="bottom"/>
                   </w:tcPr>
-                  <w:p w14:paraId="5FF7CBC8" w14:textId="3D06AC59" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                    <w:r w:rsidRPr="005E6493">
+                  <w:p w14:paraId="5FF7CBC8" w14:textId="3D06AC59" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                    <w:r w:rsidRPr="0000145E">
                       <w:rPr>
                         <w:rStyle w:val="PlatzhalterTextZchn"/>
                       </w:rPr>
                       <w:t>________________________________________________________________</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005E6493">
+                    <w:r w:rsidRPr="0000145E">
                       <w:rPr>
                         <w:rStyle w:val="PlatzhalterTextZchn"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>________________________________________________________________</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="005E6493">
+                    <w:r w:rsidRPr="0000145E">
                       <w:rPr>
                         <w:rStyle w:val="PlatzhalterTextZchn"/>
                       </w:rPr>
                       <w:br/>
                       <w:t>________________________________________________________________</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00601B40" w:rsidRPr="005E6493" w14:paraId="25524CB4" w14:textId="77777777" w:rsidTr="00750678">
+      <w:tr w:rsidR="00601B40" w:rsidRPr="0000145E" w14:paraId="25524CB4" w14:textId="77777777" w:rsidTr="00750678">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3385D775" w14:textId="473F86C6" w:rsidR="00601B40" w:rsidRPr="005E6493" w:rsidRDefault="00601B40" w:rsidP="00750678">
+          <w:p w14:paraId="3385D775" w14:textId="473F86C6" w:rsidR="00601B40" w:rsidRPr="0000145E" w:rsidRDefault="00601B40" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Tätigkeit/Alltagsgestaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="30A782D1" w14:textId="77777777" w:rsidR="00601B40" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00750678">
+          <w:p w14:paraId="30A782D1" w14:textId="77777777" w:rsidR="00601B40" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00750678">
             <w:pPr>
               <w:pStyle w:val="keinAuftrag"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1330511658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00601B40" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00601B40" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00601B40" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00601B40" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> kein Auftrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F79A0" w:rsidRPr="005E6493" w14:paraId="044B8256" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="006F79A0" w:rsidRPr="0000145E" w14:paraId="044B8256" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="030F7D6D" w14:textId="1A681B10" w:rsidR="006F79A0" w:rsidRPr="005E6493" w:rsidRDefault="006F79A0" w:rsidP="00F51C15">
+          <w:p w14:paraId="030F7D6D" w14:textId="1A681B10" w:rsidR="006F79A0" w:rsidRPr="0000145E" w:rsidRDefault="006F79A0" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Wie </w:t>
             </w:r>
-            <w:r w:rsidR="00BF3BA6" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00BF3BA6" w:rsidRPr="0000145E">
               <w:t>sah</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> die Tages</w:t>
             </w:r>
-            <w:r w:rsidR="005B13EE" w:rsidRPr="005E6493">
+            <w:r w:rsidR="005B13EE" w:rsidRPr="0000145E">
               <w:t>- und Wochengestaltung</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> aus? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="79233771" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="79233771" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5CFE76" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="5D5CFE76" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1525778481"/>
             <w:placeholder>
               <w:docPart w:val="929AEEBE544E4EBE897587D237E608AF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="539AEA81" w14:textId="4D920F7E" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="539AEA81" w14:textId="4D920F7E" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006F79A0" w:rsidRPr="005E6493" w14:paraId="745377CE" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="006F79A0" w:rsidRPr="0000145E" w14:paraId="745377CE" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAFBF87" w14:textId="0D8A803D" w:rsidR="006F79A0" w:rsidRPr="005E6493" w:rsidRDefault="00A75048" w:rsidP="00F51C15">
+          <w:p w14:paraId="5FAFBF87" w14:textId="0D8A803D" w:rsidR="006F79A0" w:rsidRPr="0000145E" w:rsidRDefault="00A75048" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Art der besuchten </w:t>
             </w:r>
-            <w:r w:rsidR="005B13EE" w:rsidRPr="005E6493">
+            <w:r w:rsidR="005B13EE" w:rsidRPr="0000145E">
               <w:t>Ausbildung/Weiterbildung</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="006F79A0" w:rsidRPr="005E6493">
+            <w:r w:rsidR="006F79A0" w:rsidRPr="0000145E">
               <w:t>Arbeitsplatz oder Tagestruktur</w:t>
             </w:r>
-            <w:r w:rsidR="0035456B" w:rsidRPr="005E6493">
+            <w:r w:rsidR="0035456B" w:rsidRPr="0000145E">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="0D813ADC" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="0D813ADC" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2070CC65" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="2070CC65" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-847326944"/>
             <w:placeholder>
               <w:docPart w:val="2DD27496DED74FA9AF6B3D4CF12684CC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="225E0F64" w14:textId="0E48FF05" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="225E0F64" w14:textId="0E48FF05" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006F79A0" w:rsidRPr="005E6493" w14:paraId="3CFB4089" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="006F79A0" w:rsidRPr="0000145E" w14:paraId="3CFB4089" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="37F13E99" w14:textId="736197E2" w:rsidR="006F79A0" w:rsidRPr="005E6493" w:rsidRDefault="00916416" w:rsidP="00F51C15">
+          <w:p w14:paraId="37F13E99" w14:textId="736197E2" w:rsidR="006F79A0" w:rsidRPr="0000145E" w:rsidRDefault="00916416" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Besonderes zum Bereich Tätigkeit/Alltagsgestaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="4C2B3A1E" w14:textId="77777777" w:rsidTr="00811155">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="4C2B3A1E" w14:textId="77777777" w:rsidTr="00811155">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12226A37" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="12226A37" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1991548095"/>
             <w:placeholder>
               <w:docPart w:val="426834BCE785400EB0041F9F7940C5BB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="4D518A16" w14:textId="04940309" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="4D518A16" w14:textId="04940309" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003E090E" w:rsidRPr="005E6493" w14:paraId="4148A891" w14:textId="77777777" w:rsidTr="00811155">
+      <w:tr w:rsidR="003E090E" w:rsidRPr="0000145E" w14:paraId="4148A891" w14:textId="77777777" w:rsidTr="00811155">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF1432B" w14:textId="5C5D121E" w:rsidR="003E090E" w:rsidRPr="005E6493" w:rsidRDefault="003E090E" w:rsidP="003E090E">
+          <w:p w14:paraId="7BF1432B" w14:textId="5C5D121E" w:rsidR="003E090E" w:rsidRPr="0000145E" w:rsidRDefault="003E090E" w:rsidP="003E090E">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:lastRenderedPageBreak/>
               <w:t>Soziales Umfeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71AAD209" w14:textId="77777777" w:rsidR="003E090E" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00601B40">
+          <w:p w14:paraId="71AAD209" w14:textId="77777777" w:rsidR="003E090E" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00601B40">
             <w:pPr>
               <w:pStyle w:val="keinAuftrag"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-661465988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003E090E" w:rsidRPr="005E6493">
+                <w:r w:rsidR="003E090E" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003E090E" w:rsidRPr="005E6493">
+            <w:r w:rsidR="003E090E" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> kein Auftrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95AE4" w:rsidRPr="005E6493" w14:paraId="718B301E" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00C95AE4" w:rsidRPr="0000145E" w14:paraId="718B301E" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE9AC7D" w14:textId="458F0DC2" w:rsidR="00C95AE4" w:rsidRPr="005E6493" w:rsidRDefault="00CE50F2" w:rsidP="00F51C15">
+          <w:p w14:paraId="7AE9AC7D" w14:textId="458F0DC2" w:rsidR="00C95AE4" w:rsidRPr="0000145E" w:rsidRDefault="00CE50F2" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Besonderes zum Bereich Soziales Umfeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="6F840A3A" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="6F840A3A" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68CEC081" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="68CEC081" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2113391753"/>
             <w:placeholder>
               <w:docPart w:val="643DFF12F7D04CE3B1D9859E12E1E1AA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="5EBC0E78" w14:textId="0595041C" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="5EBC0E78" w14:textId="0595041C" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00656F4C" w:rsidRPr="005E6493" w14:paraId="6AFC1C39" w14:textId="77777777" w:rsidTr="00656F4C">
+      <w:tr w:rsidR="00656F4C" w:rsidRPr="0000145E" w14:paraId="6AFC1C39" w14:textId="77777777" w:rsidTr="00656F4C">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="150C119B" w14:textId="5F187776" w:rsidR="00656F4C" w:rsidRPr="005E6493" w:rsidRDefault="00656F4C" w:rsidP="00656F4C">
+          <w:p w14:paraId="150C119B" w14:textId="5F187776" w:rsidR="00656F4C" w:rsidRPr="0000145E" w:rsidRDefault="00656F4C" w:rsidP="00656F4C">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Fähigkeiten/Fertigkeiten/Alltagsgestaltung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0C1E89" w14:textId="77777777" w:rsidR="00656F4C" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00601B40">
+          <w:p w14:paraId="0B0C1E89" w14:textId="77777777" w:rsidR="00656F4C" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00601B40">
             <w:pPr>
               <w:pStyle w:val="keinAuftrag"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1542775847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00656F4C" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00656F4C" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00656F4C" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00656F4C" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> kein Auftrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95AE4" w:rsidRPr="005E6493" w14:paraId="4775B796" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00C95AE4" w:rsidRPr="0000145E" w14:paraId="4775B796" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="065008FE" w14:textId="1C01C18C" w:rsidR="00C95AE4" w:rsidRPr="005E6493" w:rsidRDefault="004004C0" w:rsidP="00F51C15">
+          <w:p w14:paraId="065008FE" w14:textId="1C01C18C" w:rsidR="00C95AE4" w:rsidRPr="0000145E" w:rsidRDefault="004004C0" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Gab es besondere Ereignisse</w:t>
             </w:r>
-            <w:r w:rsidR="00C95AE4" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00C95AE4" w:rsidRPr="0000145E">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="002F267B" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="002F267B" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="021FC4D7" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="021FC4D7" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="262041863"/>
             <w:placeholder>
               <w:docPart w:val="55917B6E20AE4743A6B64F7F3093E7D7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="17CF20EF" w14:textId="3BF7D6E5" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="17CF20EF" w14:textId="3BF7D6E5" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00601B40" w:rsidRPr="005E6493" w14:paraId="659EA086" w14:textId="77777777" w:rsidTr="003D4FB0">
+      <w:tr w:rsidR="00601B40" w:rsidRPr="0000145E" w14:paraId="659EA086" w14:textId="77777777" w:rsidTr="003D4FB0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40D445B0" w14:textId="77777777" w:rsidR="00601B40" w:rsidRPr="005E6493" w:rsidRDefault="00601B40" w:rsidP="003D4FB0">
+          <w:p w14:paraId="40D445B0" w14:textId="77777777" w:rsidR="00601B40" w:rsidRPr="0000145E" w:rsidRDefault="00601B40" w:rsidP="003D4FB0">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Finanzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="262E9F36" w14:textId="0C44A756" w:rsidR="00601B40" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="003D4FB0">
+          <w:p w14:paraId="262E9F36" w14:textId="0C44A756" w:rsidR="00601B40" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="003D4FB0">
             <w:pPr>
               <w:pStyle w:val="keinAuftrag"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1809352135"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00601B40" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00601B40" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00601B40" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00601B40" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> kein Auftrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="1A65D3F4" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="1A65D3F4" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11812094" w14:textId="345DDDD5" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="11812094" w14:textId="345DDDD5" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Einnahmen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21CB96D3" w14:textId="6132CA8F" w:rsidR="00C95AE4" w:rsidRPr="005E6493" w:rsidRDefault="00C95AE4" w:rsidP="00F51C15">
+          <w:p w14:paraId="21CB96D3" w14:textId="6132CA8F" w:rsidR="00C95AE4" w:rsidRPr="0000145E" w:rsidRDefault="00C95AE4" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Gesamteinnahmen, stellen sich hier besondere Probleme?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="13C62607" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="13C62607" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9F4C06" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="6C9F4C06" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2126733944"/>
             <w:placeholder>
               <w:docPart w:val="DE53528A13BE48179985E56493AB02B6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="363469A8" w14:textId="7BB0447E" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="363469A8" w14:textId="7BB0447E" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="6B267358" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="6B267358" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="22DB6876" w14:textId="78CFC932" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="22DB6876" w14:textId="78CFC932" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Ausgaben</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="564333C8" w14:textId="26D9CABB" w:rsidR="0080307A" w:rsidRPr="005E6493" w:rsidRDefault="0080307A" w:rsidP="00F51C15">
+          <w:p w14:paraId="564333C8" w14:textId="26D9CABB" w:rsidR="0080307A" w:rsidRPr="0000145E" w:rsidRDefault="0080307A" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Gesamtausgaben</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="4840E50A" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="4840E50A" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07F80074" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="07F80074" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1882395792"/>
             <w:placeholder>
               <w:docPart w:val="FA7CB69AE5254B88A277BCFC99E6EA5D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="50362547" w14:textId="4EEFFA29" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="50362547" w14:textId="4EEFFA29" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="63DBC24E" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="63DBC24E" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0E2093" w14:textId="1D37ACF9" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00C55211" w:rsidP="00F51C15">
+          <w:p w14:paraId="3D0E2093" w14:textId="1D37ACF9" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00C55211" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Ver</w:t>
             </w:r>
-            <w:r w:rsidR="00004AD8" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00004AD8" w:rsidRPr="0000145E">
               <w:t>mögens-/Schuldensituation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62048E80" w14:textId="394DFD43" w:rsidR="008A6F59" w:rsidRPr="005E6493" w:rsidRDefault="008A6F59" w:rsidP="00F51C15">
+          <w:p w14:paraId="62048E80" w14:textId="394DFD43" w:rsidR="008A6F59" w:rsidRPr="0000145E" w:rsidRDefault="008A6F59" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Anfangsbestand gemäss Inventar oder</w:t>
             </w:r>
-            <w:r w:rsidR="004004C0" w:rsidRPr="005E6493">
+            <w:r w:rsidR="004004C0" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> aktueller </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Berichtsperiode und </w:t>
             </w:r>
-            <w:r w:rsidR="004004C0" w:rsidRPr="005E6493">
+            <w:r w:rsidR="004004C0" w:rsidRPr="0000145E">
               <w:t>Schlussbestand aktueller Berichtsperiode</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> inkl. Vermögensveränderung und pro Memoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="370BC184" w14:textId="77777777" w:rsidTr="00112C20">
+      <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="370BC184" w14:textId="77777777" w:rsidTr="00112C20">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA4A93F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
+          <w:p w14:paraId="6EA4A93F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabellenraster"/>
               <w:tblW w:w="9072" w:type="dxa"/>
               <w:tblCellSpacing w:w="28" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6474"/>
               <w:gridCol w:w="1907"/>
               <w:gridCol w:w="691"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="08091091" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="08091091" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="29CC9D21" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="29CC9D21" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Vermögen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1851" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="29B4D55A" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="29B4D55A" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:jc w:val="right"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1969B9C9" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
+                <w:p w14:paraId="1969B9C9" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="0B1D5209" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="0B1D5209" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="5ECD3529" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="5ECD3529" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Anfangsbestand</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-634713690"/>
                   <w:placeholder>
                     <w:docPart w:val="3C56154F75314B5998C00A9FCA8DA2DC"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="017D3F5D" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="017D3F5D" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="3CF4819E" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="3CF4819E" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="12BA0FBB" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="12BA0FBB" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EE0D4B8" w14:textId="14447B49" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00B574C1" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="7EE0D4B8" w14:textId="14447B49" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00B574C1" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>End</w:t>
                   </w:r>
-                  <w:r w:rsidR="00112C20" w:rsidRPr="005E6493">
+                  <w:r w:rsidR="00112C20" w:rsidRPr="0000145E">
                     <w:t>bestand</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-2099934689"/>
                   <w:placeholder>
                     <w:docPart w:val="4953490FEBD4442D8709EC99F2E8EFFC"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="124D928E" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="124D928E" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="44FC00DE" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="44FC00DE" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="78E5C20E" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="78E5C20E" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="06FA2C90" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="06FA2C90" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Vermögensveränderung</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rStyle w:val="Fett"/>
                   </w:rPr>
                   <w:id w:val="378295227"/>
                   <w:placeholder>
                     <w:docPart w:val="4AFCECA428B541F0A9AA32E206E2E348"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr>
-[...3 lines deleted...]
-                </w:sdtEndPr>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tcBorders>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="468C498F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="468C498F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rStyle w:val="Fett"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Fett"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0EEEC41A" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="0EEEC41A" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="74BEB419" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="74BEB419" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8960" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="21527E29" w14:textId="30CFD166" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="21527E29" w14:textId="30CFD166" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t xml:space="preserve">(Wurden bestehende </w:t>
                   </w:r>
-                  <w:r w:rsidR="004004C0" w:rsidRPr="005E6493">
+                  <w:r w:rsidR="004004C0" w:rsidRPr="0000145E">
                     <w:t xml:space="preserve">Vermögenswerte und </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t xml:space="preserve">Schulden wie z. B. </w:t>
                   </w:r>
-                  <w:r w:rsidR="00145B07" w:rsidRPr="005E6493">
+                  <w:r w:rsidR="00145B07" w:rsidRPr="0000145E">
                     <w:t>Schuldscheine,</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t xml:space="preserve"> Hypotheken usw. berücksichtigt?</w:t>
                   </w:r>
-                  <w:r w:rsidR="004004C0" w:rsidRPr="005E6493">
+                  <w:r w:rsidR="004004C0" w:rsidRPr="0000145E">
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EB1977" w:rsidRPr="005E6493" w14:paraId="64CCB55D" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00EB1977" w:rsidRPr="0000145E" w14:paraId="64CCB55D" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8960" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="67131911" w14:textId="77777777" w:rsidR="00EB1977" w:rsidRPr="005E6493" w:rsidRDefault="00EB1977" w:rsidP="00112C20">
+                <w:p w14:paraId="67131911" w14:textId="77777777" w:rsidR="00EB1977" w:rsidRPr="0000145E" w:rsidRDefault="00EB1977" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Pro Memoria</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="26FD770B" w14:textId="12B1415B" w:rsidR="00EB1977" w:rsidRPr="005E6493" w:rsidRDefault="00EB1977" w:rsidP="00112C20">
+                <w:p w14:paraId="26FD770B" w14:textId="12B1415B" w:rsidR="00EB1977" w:rsidRPr="0000145E" w:rsidRDefault="00EB1977" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>(Werte, die nicht im obengenannten Endbestand ersichtlich sind, Belege der Buchhaltung sind beizulegen) z. B.:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="073FCC45" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="073FCC45" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="53100EAE" w14:textId="68C41CA3" w:rsidR="005179C4" w:rsidRPr="005E6493" w:rsidRDefault="005179C4" w:rsidP="00B11A7D">
+                <w:p w14:paraId="53100EAE" w14:textId="68C41CA3" w:rsidR="005179C4" w:rsidRPr="0000145E" w:rsidRDefault="005179C4" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1851" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A0FFCC2" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="2A0FFCC2" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Vermögen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="42606642" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="42606642" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="3A915C99" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="3A915C99" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="45EF7217" w14:textId="7DF9D1CB" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="006C6ED4" w:rsidP="00B11A7D">
+                <w:p w14:paraId="45EF7217" w14:textId="7DF9D1CB" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="006C6ED4" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Sackgeldkonten (FV-Konten)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="34868826"/>
                   <w:placeholder>
                     <w:docPart w:val="7F3C7A28FB3E4D70B649A6C41A5C7094"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="0DF8ADA8" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                    <w:p w14:paraId="0DF8ADA8" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="182ABC95" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="182ABC95" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="006C6ED4" w:rsidRPr="005E6493" w14:paraId="12B3F070" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="006C6ED4" w:rsidRPr="0000145E" w14:paraId="12B3F070" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="64C7F37A" w14:textId="5AA4C45B" w:rsidR="006C6ED4" w:rsidRPr="005E6493" w:rsidRDefault="006C6ED4" w:rsidP="006C6ED4">
+                <w:p w14:paraId="64C7F37A" w14:textId="5AA4C45B" w:rsidR="006C6ED4" w:rsidRPr="0000145E" w:rsidRDefault="006C6ED4" w:rsidP="006C6ED4">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Heimdepot/Wohnungsdepot</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1639148257"/>
                   <w:placeholder>
                     <w:docPart w:val="FF3611DA8B864E9482CA0245370A0D7F"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="65D46B1B" w14:textId="4100B7B4" w:rsidR="006C6ED4" w:rsidRPr="005E6493" w:rsidRDefault="006C6ED4" w:rsidP="006C6ED4">
+                    <w:p w14:paraId="65D46B1B" w14:textId="4100B7B4" w:rsidR="006C6ED4" w:rsidRPr="0000145E" w:rsidRDefault="006C6ED4" w:rsidP="006C6ED4">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="211DE3AC" w14:textId="2551092E" w:rsidR="006C6ED4" w:rsidRPr="005E6493" w:rsidRDefault="006C6ED4" w:rsidP="006C6ED4">
+                <w:p w14:paraId="211DE3AC" w14:textId="2551092E" w:rsidR="006C6ED4" w:rsidRPr="0000145E" w:rsidRDefault="006C6ED4" w:rsidP="006C6ED4">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="4DE4C164" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="4DE4C164" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="759A2375" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="759A2375" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Wertgegenstände</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-566498850"/>
                   <w:placeholder>
                     <w:docPart w:val="1137604D752E41BBB4F54877C950CFF9"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="354F4374" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                    <w:p w14:paraId="354F4374" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="3CDB8E09" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="3CDB8E09" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="6BD01B8C" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="6BD01B8C" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BDBF62A" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="5BDBF62A" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Letzter aktueller Auszug Freizügigkeitskonten (2. Säule)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1391693311"/>
                   <w:placeholder>
                     <w:docPart w:val="BFBCA359181C40668DF546C49A8242B1"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="207F851F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                    <w:p w14:paraId="207F851F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="5722C443" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="5722C443" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="643ED3E5" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="643ED3E5" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="29BDC891" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="29BDC891" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Letzter aktueller Auszug steuerbefreite Guthaben (3. Säule)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-546990701"/>
                   <w:placeholder>
                     <w:docPart w:val="4C5BCF38826E4D8E87902490862DF2A1"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="70C41C25" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                    <w:p w14:paraId="70C41C25" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E789D7F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="2E789D7F" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="1AF99D27" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="1AF99D27" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="5953F253" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="5953F253" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Schliessfach (aktuelle Auflistung – Veränderung erwähnt)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="2026444832"/>
                   <w:placeholder>
                     <w:docPart w:val="38BFDCCBDC0F46D09AA39B48ED54AD2B"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="048436D8" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                    <w:p w14:paraId="048436D8" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="5F38A408" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="5F38A408" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="3707E1CB" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="3707E1CB" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="750E9743" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="750E9743" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t xml:space="preserve">Standort Schlüssel: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="-667784577"/>
                       <w:placeholder>
                         <w:docPart w:val="47B6CBE117A248F9B354D8116E6B0DDE"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1851" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4BCDEB16" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="4BCDEB16" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                     <w:ind w:right="128"/>
                     <w:jc w:val="right"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="35C08DAC" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="35C08DAC" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="3F0C3128" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="3F0C3128" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="446DE836" w14:textId="13FB6101" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="446DE836" w14:textId="13FB6101" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Weitere:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00777A9D" w:rsidRPr="005E6493">
+                  <w:r w:rsidR="00777A9D" w:rsidRPr="0000145E">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="111494405"/>
                       <w:placeholder>
                         <w:docPart w:val="0643472D68A244E1894420A2D167A2B4"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00777A9D" w:rsidRPr="005E6493">
+                      <w:r w:rsidR="00777A9D" w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-321667989"/>
                   <w:placeholder>
                     <w:docPart w:val="03E804C888CF479FBA8A36BD63BBFA74"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="477233B0" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                    <w:p w14:paraId="477233B0" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                       <w:pPr>
                         <w:keepNext/>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0335B923" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
+                <w:p w14:paraId="0335B923" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00B11A7D">
                   <w:pPr>
                     <w:keepNext/>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="43A5E536" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="43A5E536" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="51C6A346" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="51C6A346" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Summe Pro Memoria-Werte</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rStyle w:val="Fett"/>
                   </w:rPr>
                   <w:id w:val="-1480300830"/>
                   <w:placeholder>
                     <w:docPart w:val="7A2A01A713484367900B716C67AE582B"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr>
-[...3 lines deleted...]
-                </w:sdtEndPr>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tcBorders>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="4C7299CF" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="4C7299CF" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rStyle w:val="Fett"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Fett"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="63836AD2" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="63836AD2" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="26EF94C6" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="26EF94C6" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4E572A2C" w14:textId="0DB7DE9B" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="4E572A2C" w14:textId="0DB7DE9B" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1851" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="00F9C6DC" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="00F9C6DC" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Schulden</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="094E967B" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
+                <w:p w14:paraId="094E967B" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="24B8EED6" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="24B8EED6" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8960" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="502B35BA" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="502B35BA" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>z. B.:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="234D2B04" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="234D2B04" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="65AF43D5" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="65AF43D5" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>WSH-Schulden</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1332328675"/>
                   <w:placeholder>
                     <w:docPart w:val="74B459E902074ECC96B78E91D653CEAE"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="0FCA3625" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="0FCA3625" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B8BF544" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="5B8BF544" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="10A0FF29" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="10A0FF29" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="6277EED9" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="6277EED9" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Weitere:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="889545196"/>
                   <w:placeholder>
                     <w:docPart w:val="5A9A96946FA7435FB0229E2E9EA06918"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="2E12F617" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="2E12F617" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Platzhaltertext"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2877A27B" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
-                  <w:r w:rsidRPr="005E6493">
+                <w:p w14:paraId="2877A27B" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                  <w:r w:rsidRPr="0000145E">
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112C20" w:rsidRPr="005E6493" w14:paraId="73F851ED" w14:textId="77777777" w:rsidTr="004004C0">
+            <w:tr w:rsidR="00112C20" w:rsidRPr="0000145E" w14:paraId="73F851ED" w14:textId="77777777" w:rsidTr="004004C0">
               <w:trPr>
                 <w:trHeight w:val="20"/>
                 <w:tblCellSpacing w:w="28" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6390" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="0B697D66" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="0B697D66" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Summe Pro Memoria-Schulden</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rStyle w:val="Fett"/>
                   </w:rPr>
                   <w:id w:val="-139889585"/>
                   <w:placeholder>
                     <w:docPart w:val="C706691339C3417181A40F36000AC075"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr>
-[...3 lines deleted...]
-                </w:sdtEndPr>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1851" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                       </w:tcBorders>
                       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                     </w:tcPr>
-                    <w:p w14:paraId="68FC59B1" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
+                    <w:p w14:paraId="68FC59B1" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="001A7A74">
                       <w:pPr>
                         <w:ind w:right="128"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rStyle w:val="Fett"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="005E6493">
+                      <w:r w:rsidRPr="0000145E">
                         <w:rPr>
                           <w:rStyle w:val="Fett"/>
                         </w:rPr>
                         <w:t>______________</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="607" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="3409B883" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20">
+                <w:p w14:paraId="3409B883" w14:textId="77777777" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20">
                   <w:pPr>
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="005E6493">
+                  <w:r w:rsidRPr="0000145E">
                     <w:rPr>
                       <w:rStyle w:val="Fett"/>
                     </w:rPr>
                     <w:t>Fr.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4A1F8A5C" w14:textId="1D089E11" w:rsidR="00112C20" w:rsidRPr="005E6493" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
+          <w:p w14:paraId="4A1F8A5C" w14:textId="1D089E11" w:rsidR="00112C20" w:rsidRPr="0000145E" w:rsidRDefault="00112C20" w:rsidP="00112C20"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="3C5C2C62" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="3C5C2C62" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="07AF7F88" w14:textId="03EF543F" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="07AF7F88" w14:textId="03EF543F" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:lastRenderedPageBreak/>
               <w:t>Versicherungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72BC497D" w14:textId="4ED3380B" w:rsidR="008A6F59" w:rsidRPr="005E6493" w:rsidRDefault="008A6F59" w:rsidP="00F51C15">
+          <w:p w14:paraId="72BC497D" w14:textId="4ED3380B" w:rsidR="008A6F59" w:rsidRPr="0000145E" w:rsidRDefault="008A6F59" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Wurde hier </w:t>
             </w:r>
-            <w:r w:rsidR="00CE50F2" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00CE50F2" w:rsidRPr="0000145E">
               <w:t xml:space="preserve">noch </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>etwas verändert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="4BB13062" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="4BB13062" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2AC862" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="2D2AC862" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-100647074"/>
             <w:placeholder>
               <w:docPart w:val="239D9F7AD0F94E809D46FB2605776A04"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="5D561D5C" w14:textId="2CF4F66D" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="5D561D5C" w14:textId="2CF4F66D" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="343CF70D" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="343CF70D" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69531AED" w14:textId="35CB3EB5" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="69531AED" w14:textId="35CB3EB5" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Kontakte/Gespräche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873700" w:rsidRPr="005E6493" w14:paraId="6EBBEB3C" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00873700" w:rsidRPr="0000145E" w14:paraId="6EBBEB3C" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="21DE785A" w14:textId="757CF095" w:rsidR="00873700" w:rsidRPr="005E6493" w:rsidRDefault="00873700" w:rsidP="00F51C15">
+          <w:p w14:paraId="21DE785A" w14:textId="757CF095" w:rsidR="00873700" w:rsidRPr="0000145E" w:rsidRDefault="00873700" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Wie oft erfolg</w:t>
             </w:r>
-            <w:r w:rsidR="00D8373C" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00D8373C" w:rsidRPr="0000145E">
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>en die Besuche und in welchem zeitlichen Umfang?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="65D98368" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="65D98368" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6E4373" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="7F6E4373" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1113322482"/>
             <w:placeholder>
               <w:docPart w:val="9DC89F0434A5487F8B2A866AD0D14F64"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="441E9F7E" w14:textId="028B7136" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="441E9F7E" w14:textId="028B7136" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00873700" w:rsidRPr="005E6493" w14:paraId="63A7865B" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00873700" w:rsidRPr="0000145E" w14:paraId="63A7865B" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="4B42FB17" w14:textId="7C8B5E85" w:rsidR="00873700" w:rsidRPr="005E6493" w:rsidRDefault="00873700" w:rsidP="00F51C15">
+          <w:p w14:paraId="4B42FB17" w14:textId="7C8B5E85" w:rsidR="00873700" w:rsidRPr="0000145E" w:rsidRDefault="00873700" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:lastRenderedPageBreak/>
               <w:t>Wie gestaltet</w:t>
             </w:r>
-            <w:r w:rsidR="00D8373C" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00D8373C" w:rsidRPr="0000145E">
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> sich das Verhältnis zwischen </w:t>
             </w:r>
-            <w:r w:rsidR="00EE6E3B" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00EE6E3B" w:rsidRPr="0000145E">
               <w:t>Beistandsperson</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> und betroffener Person? </w:t>
             </w:r>
-            <w:r w:rsidR="00D301FA" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00D301FA" w:rsidRPr="0000145E">
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00D8373C" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00D8373C" w:rsidRPr="0000145E">
               <w:t>War</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> das Verhältnis kooperativ, </w:t>
             </w:r>
-            <w:r w:rsidR="001600A7" w:rsidRPr="005E6493">
+            <w:r w:rsidR="001600A7" w:rsidRPr="0000145E">
               <w:t>konnten</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> Abmachungen eingehalten werden usw.?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="20599B83" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="20599B83" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A29066F" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="1A29066F" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1986918335"/>
             <w:placeholder>
               <w:docPart w:val="CDFE9F025C3D45BFB768C616A0E126B1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="32E8999B" w14:textId="7DF7CE36" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="32E8999B" w14:textId="7DF7CE36" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00873700" w:rsidRPr="005E6493" w14:paraId="2F62AB5B" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00873700" w:rsidRPr="0000145E" w14:paraId="2F62AB5B" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="697E5A7F" w14:textId="798CA04B" w:rsidR="00873700" w:rsidRPr="005E6493" w:rsidRDefault="00873700" w:rsidP="00F51C15">
+          <w:p w14:paraId="697E5A7F" w14:textId="798CA04B" w:rsidR="00873700" w:rsidRPr="0000145E" w:rsidRDefault="00873700" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Wie </w:t>
             </w:r>
-            <w:r w:rsidR="00C73E80" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00C73E80" w:rsidRPr="0000145E">
               <w:t>stand</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> die betroffene Person zur Massnahme und zum Inhalt des Berichts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="7A4BE10D" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="7A4BE10D" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A73B61E" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="1A73B61E" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2092924210"/>
             <w:placeholder>
               <w:docPart w:val="CA341EE55A984355985FCEAE82F6AE6A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="641E5265" w14:textId="3769B049" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="641E5265" w14:textId="3769B049" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="61B08387" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="61B08387" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="513F8896" w14:textId="34218BF6" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="513F8896" w14:textId="34218BF6" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Individuelle Ziele der letzten Berichtsperiode</w:t>
             </w:r>
-            <w:r w:rsidR="00911C58" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00911C58" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> zwischen Beistandsperson und betroffener Person</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D67C9AC" w14:textId="14C448C9" w:rsidR="00CF757B" w:rsidRPr="005E6493" w:rsidRDefault="00CF757B" w:rsidP="00F51C15">
+          <w:p w14:paraId="0D67C9AC" w14:textId="14C448C9" w:rsidR="00CF757B" w:rsidRPr="0000145E" w:rsidRDefault="00CF757B" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Bezugnahme auf die individuelle</w:t>
             </w:r>
-            <w:r w:rsidR="000931D9" w:rsidRPr="005E6493">
+            <w:r w:rsidR="000931D9" w:rsidRPr="0000145E">
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> Ziele der letzten Berichtsperiode gemäss Berichterstattung</w:t>
             </w:r>
-            <w:r w:rsidR="00561CBA" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00561CBA" w:rsidRPr="0000145E">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> Ziele</w:t>
             </w:r>
-            <w:r w:rsidR="00561CBA" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00561CBA" w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00443A00" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00443A00" w:rsidRPr="0000145E">
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>ie z. B</w:t>
             </w:r>
-            <w:r w:rsidR="00604E57" w:rsidRPr="005E6493">
+            <w:r w:rsidR="00604E57" w:rsidRPr="0000145E">
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve"> Besuch eines Kreativkurses oder auch bestehende Lebensqualität erhalten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="19417604" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="19417604" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3864A51A" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="3864A51A" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="681244881"/>
             <w:placeholder>
               <w:docPart w:val="C6EDC905EA1B458AB8A43299D8714E0C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="081E9B88" w14:textId="66B33729" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="081E9B88" w14:textId="66B33729" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="2BDFAE33" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="2BDFAE33" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EB61F67" w14:textId="1F44C0A3" w:rsidR="002E161D" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="7EB61F67" w14:textId="1F44C0A3" w:rsidR="002E161D" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Rückmeldung zum Auftrag der KESB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E161D" w:rsidRPr="005E6493" w14:paraId="64BDC72A" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="002E161D" w:rsidRPr="0000145E" w14:paraId="64BDC72A" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2AB710" w14:textId="77777777" w:rsidR="002E161D" w:rsidRPr="005E6493" w:rsidRDefault="002E161D" w:rsidP="00F51C15">
+          <w:p w14:paraId="3F2AB710" w14:textId="77777777" w:rsidR="002E161D" w:rsidRPr="0000145E" w:rsidRDefault="002E161D" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="Erluterung"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Wurde der von der KESB gegebene Auftrag erfüllt? Falls nicht, an was lag es?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0003" w:rsidRPr="005E6493" w14:paraId="270444AF" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00BA0003" w:rsidRPr="0000145E" w14:paraId="270444AF" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="594D922C" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
+          <w:p w14:paraId="594D922C" w14:textId="77777777" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00BA0003" w:rsidP="00750678"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1763105985"/>
             <w:placeholder>
               <w:docPart w:val="00B8C172B4DE4408B863B2725F37F641"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="0FED8B43" w14:textId="251F837F" w:rsidR="00BA0003" w:rsidRPr="005E6493" w:rsidRDefault="00137F82" w:rsidP="00750678">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="0FED8B43" w14:textId="251F837F" w:rsidR="00BA0003" w:rsidRPr="0000145E" w:rsidRDefault="00137F82" w:rsidP="00750678">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00004AD8" w:rsidRPr="005E6493" w14:paraId="17E302B5" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00004AD8" w:rsidRPr="0000145E" w14:paraId="17E302B5" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CD30E94" w14:textId="46DDB080" w:rsidR="00004AD8" w:rsidRPr="005E6493" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
+          <w:p w14:paraId="0CD30E94" w14:textId="46DDB080" w:rsidR="00004AD8" w:rsidRPr="0000145E" w:rsidRDefault="00004AD8" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Anträge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060002D" w:rsidRPr="005E6493" w14:paraId="3CE8BBD3" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="0060002D" w:rsidRPr="0000145E" w14:paraId="3CE8BBD3" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDCFDD5" w14:textId="63662099" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00C239D4">
+          <w:p w14:paraId="1DDCFDD5" w14:textId="63662099" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00C239D4">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1672950781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00911C58" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00911C58" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEBA368" w14:textId="70A6702C" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="00911C58" w:rsidP="00DF05F0">
+          <w:p w14:paraId="7AEBA368" w14:textId="70A6702C" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="00911C58" w:rsidP="00DF05F0">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Schlussb</w:t>
             </w:r>
-            <w:r w:rsidR="0060002D" w:rsidRPr="005E6493">
+            <w:r w:rsidR="0060002D" w:rsidRPr="0000145E">
               <w:t>ericht und Rechnung sind zu genehmigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060002D" w:rsidRPr="005E6493" w14:paraId="5DEA7630" w14:textId="77777777" w:rsidTr="00576CAF">
+      <w:tr w:rsidR="0060002D" w:rsidRPr="0000145E" w14:paraId="5DEA7630" w14:textId="77777777" w:rsidTr="00576CAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60F00178" w14:textId="08F41AF3" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="00C239D4">
+          <w:p w14:paraId="60F00178" w14:textId="08F41AF3" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="00C239D4">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2062829658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0071613B" w:rsidRPr="005E6493">
+                <w:r w:rsidR="0071613B" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72754A68" w14:textId="1F7F1759" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="0060002D" w:rsidP="004C238D">
+          <w:p w14:paraId="72754A68" w14:textId="1F7F1759" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="0060002D" w:rsidP="004C238D">
             <w:pPr>
               <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>anderes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2007861824"/>
             <w:placeholder>
               <w:docPart w:val="817177BA76674695A2F3E368B5CEC3BA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7654" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
-              <w:p w14:paraId="18B4749D" w14:textId="75F887DE" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="00882569" w:rsidP="006E3A14">
+              <w:p w14:paraId="18B4749D" w14:textId="75F887DE" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="00882569" w:rsidP="006E3A14">
                 <w:pPr>
                   <w:ind w:left="4"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005E6493">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>___________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00911C58" w:rsidRPr="005E6493" w14:paraId="669D81F7" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="00911C58" w:rsidRPr="0000145E" w14:paraId="669D81F7" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C93A13E" w14:textId="4C6D8D1F" w:rsidR="00911C58" w:rsidRPr="005E6493" w:rsidRDefault="00911C58" w:rsidP="000178CE">
+          <w:p w14:paraId="1C93A13E" w14:textId="4C6D8D1F" w:rsidR="00911C58" w:rsidRPr="0000145E" w:rsidRDefault="00911C58" w:rsidP="000178CE">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:lastRenderedPageBreak/>
               <w:t>Zusätzlich einzureichende Beilagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C58" w:rsidRPr="005E6493" w14:paraId="76417D18" w14:textId="77777777" w:rsidTr="005B3560">
+      <w:tr w:rsidR="00911C58" w:rsidRPr="0000145E" w14:paraId="76417D18" w14:textId="77777777" w:rsidTr="005B3560">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="579F822F" w14:textId="77777777" w:rsidR="00911C58" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="000178CE">
+          <w:p w14:paraId="579F822F" w14:textId="77777777" w:rsidR="00911C58" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="000178CE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1013269427"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00911C58" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00911C58" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D52382B" w14:textId="0957D296" w:rsidR="00911C58" w:rsidRPr="005E6493" w:rsidRDefault="00911C58" w:rsidP="000178CE">
+          <w:p w14:paraId="1D52382B" w14:textId="0957D296" w:rsidR="00911C58" w:rsidRPr="0000145E" w:rsidRDefault="00911C58" w:rsidP="000178CE">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:ind w:left="142"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Kopie Todesschein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00911C58" w:rsidRPr="005E6493" w14:paraId="694D52E3" w14:textId="77777777" w:rsidTr="007E0DAE">
+      <w:tr w:rsidR="00911C58" w:rsidRPr="0000145E" w14:paraId="694D52E3" w14:textId="77777777" w:rsidTr="007E0DAE">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4968F9C1" w14:textId="77777777" w:rsidR="00911C58" w:rsidRPr="005E6493" w:rsidRDefault="00393DC8" w:rsidP="005B3560">
+          <w:p w14:paraId="4968F9C1" w14:textId="77777777" w:rsidR="00911C58" w:rsidRPr="0000145E" w:rsidRDefault="00000000" w:rsidP="005B3560">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1784070005"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00911C58" w:rsidRPr="005E6493">
+                <w:r w:rsidR="00911C58" w:rsidRPr="0000145E">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16D0F4D5" w14:textId="6124A3F2" w:rsidR="00911C58" w:rsidRPr="005E6493" w:rsidRDefault="00911C58" w:rsidP="001973A4">
+          <w:p w14:paraId="16D0F4D5" w14:textId="6124A3F2" w:rsidR="00911C58" w:rsidRPr="0000145E" w:rsidRDefault="00911C58" w:rsidP="001973A4">
             <w:pPr>
               <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t xml:space="preserve">Liste der Erben mit Bezeichnung der Erbenvertretung </w:t>
             </w:r>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:br/>
               <w:t>(Namen, Vornamen, Adressen, Telefon, E-Mail, Bezug zur verstorbenen Person)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060002D" w:rsidRPr="005E6493" w14:paraId="1419DF68" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="0060002D" w:rsidRPr="0000145E" w14:paraId="1419DF68" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D15458B" w14:textId="17D21FEB" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="0060002D" w:rsidP="00F51C15">
+          <w:p w14:paraId="5D15458B" w14:textId="17D21FEB" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="0060002D" w:rsidP="00F51C15">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6493">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Unterschriften</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060002D" w:rsidRPr="005E6493" w14:paraId="17A13F11" w14:textId="77777777" w:rsidTr="005151FA">
+      <w:tr w:rsidR="0060002D" w:rsidRPr="0000145E" w14:paraId="17A13F11" w14:textId="77777777" w:rsidTr="005151FA">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9C6090" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="0060002D" w:rsidP="00BA0003">
+          <w:p w14:paraId="3F9C6090" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="0060002D" w:rsidP="00BA0003">
             <w:pPr>
               <w:pStyle w:val="LeerzeileTabelle"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D314E99" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="0060002D" w:rsidP="00BA0003">
+          <w:p w14:paraId="6D314E99" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="0060002D" w:rsidP="00BA0003">
             <w:pPr>
               <w:pStyle w:val="LeerzeileTabelle"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0060002D" w:rsidRPr="005E6493" w14:paraId="614D848C" w14:textId="77777777" w:rsidTr="00576CAF">
+      <w:tr w:rsidR="0060002D" w:rsidRPr="0000145E" w14:paraId="614D848C" w14:textId="77777777" w:rsidTr="00576CAF">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFD2FD7" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="0060002D" w:rsidP="00F51C15"/>
+          <w:p w14:paraId="1FFD2FD7" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="0060002D" w:rsidP="00F51C15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F211B94" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="0060002D" w:rsidP="00F51C15">
-            <w:r w:rsidRPr="005E6493">
+          <w:p w14:paraId="4F211B94" w14:textId="77777777" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="0060002D" w:rsidP="00F51C15">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Ort, Datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1079722994"/>
             <w:placeholder>
               <w:docPart w:val="F10A1BA2AB334B138CF3FF1804C38477"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7654" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="442BD9C0" w14:textId="6FA2E0FB" w:rsidR="0060002D" w:rsidRPr="005E6493" w:rsidRDefault="00A54962" w:rsidP="00F51C15">
-                <w:r w:rsidRPr="005E6493">
+              <w:p w14:paraId="442BD9C0" w14:textId="6FA2E0FB" w:rsidR="0060002D" w:rsidRPr="0000145E" w:rsidRDefault="00A54962" w:rsidP="00F51C15">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>___________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0051062D" w:rsidRPr="005E6493" w14:paraId="02F447A8" w14:textId="77777777" w:rsidTr="00461DB0">
+      <w:tr w:rsidR="0051062D" w:rsidRPr="0000145E" w14:paraId="02F447A8" w14:textId="77777777" w:rsidTr="00461DB0">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75E2DAFA" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
+          <w:p w14:paraId="75E2DAFA" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1AF7AD25" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
+          <w:p w14:paraId="1AF7AD25" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2578FE52" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="0060002D"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="44B23050" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
+          <w:p w14:paraId="2578FE52" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="0060002D"/>
+          <w:p w14:paraId="2DC14477" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="0060002D"/>
+          <w:p w14:paraId="44B23050" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051062D" w:rsidRPr="005E6493" w14:paraId="6804D65B" w14:textId="77777777" w:rsidTr="008669C8">
+      <w:tr w:rsidR="0051062D" w:rsidRPr="0000145E" w14:paraId="6804D65B" w14:textId="77777777" w:rsidTr="008669C8">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="706D9C4B" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
+          <w:p w14:paraId="706D9C4B" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="00F51C15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3811E628" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="00F51C15">
-            <w:r w:rsidRPr="005E6493">
+          <w:p w14:paraId="3811E628" w14:textId="77777777" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="00F51C15">
+            <w:r w:rsidRPr="0000145E">
               <w:t>Unterschrift Beistandsperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10640447" w14:textId="1934AC96" w:rsidR="0051062D" w:rsidRPr="005E6493" w:rsidRDefault="0051062D" w:rsidP="005B62E7"/>
+          <w:p w14:paraId="10640447" w14:textId="1934AC96" w:rsidR="0051062D" w:rsidRPr="0000145E" w:rsidRDefault="0051062D" w:rsidP="005B62E7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E721E4" w:rsidRPr="004A7755" w14:paraId="7728A2D9" w14:textId="77777777" w:rsidTr="00B02345">
+      <w:tr w:rsidR="00E721E4" w:rsidRPr="0000145E" w14:paraId="7728A2D9" w14:textId="77777777" w:rsidTr="00B02345">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19629CDE" w14:textId="77777777" w:rsidR="00E721E4" w:rsidRPr="004A7755" w:rsidRDefault="00E721E4" w:rsidP="00B02345">
+          <w:p w14:paraId="19629CDE" w14:textId="77777777" w:rsidR="00E721E4" w:rsidRPr="0000145E" w:rsidRDefault="00E721E4" w:rsidP="00B02345">
             <w:pPr>
               <w:pStyle w:val="berschrift1"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0000145E">
               <w:t>Bemerkungen, Ergänzungen usw.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E721E4" w:rsidRPr="004A7755" w14:paraId="7882FCB8" w14:textId="77777777" w:rsidTr="00B02345">
+      <w:tr w:rsidR="00E721E4" w:rsidRPr="0000145E" w14:paraId="7882FCB8" w14:textId="77777777" w:rsidTr="00B02345">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFC537E" w14:textId="77777777" w:rsidR="00E721E4" w:rsidRPr="004A7755" w:rsidRDefault="00E721E4" w:rsidP="00B02345"/>
+          <w:p w14:paraId="6CFC537E" w14:textId="77777777" w:rsidR="00E721E4" w:rsidRPr="0000145E" w:rsidRDefault="00E721E4" w:rsidP="00B02345"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1731446755"/>
             <w:placeholder>
               <w:docPart w:val="F6601C7D496840D29DB6AFFC166FAC6D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9072" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
-              <w:p w14:paraId="271C01EF" w14:textId="77777777" w:rsidR="00E721E4" w:rsidRPr="004A7755" w:rsidRDefault="00E721E4" w:rsidP="00B02345">
+              <w:p w14:paraId="271C01EF" w14:textId="77777777" w:rsidR="00E721E4" w:rsidRPr="0000145E" w:rsidRDefault="00E721E4" w:rsidP="00B02345">
                 <w:pPr>
                   <w:ind w:left="139"/>
                 </w:pPr>
-                <w:r w:rsidRPr="004A7755">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004A7755">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
-                <w:r w:rsidRPr="004A7755">
+                <w:r w:rsidRPr="0000145E">
                   <w:rPr>
                     <w:rStyle w:val="PlatzhalterTextZchn"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>________________________________________________________________</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EE3F93C" w14:textId="288C3AC2" w:rsidR="00DC2124" w:rsidRPr="005E6493" w:rsidRDefault="00DC2124" w:rsidP="004A40C9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="3EE3F93C" w14:textId="288C3AC2" w:rsidR="00DC2124" w:rsidRPr="0000145E" w:rsidRDefault="00DC2124" w:rsidP="004A40C9"/>
+    <w:sectPr w:rsidR="00DC2124" w:rsidRPr="0000145E" w:rsidSect="004A7755">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1985" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="784B08D7" w14:textId="77777777" w:rsidR="00054809" w:rsidRPr="005E6493" w:rsidRDefault="00054809" w:rsidP="00F51C15">
+    <w:p w14:paraId="2995F802" w14:textId="77777777" w:rsidR="002361EF" w:rsidRPr="005E6493" w:rsidRDefault="002361EF" w:rsidP="00F51C15">
       <w:r w:rsidRPr="005E6493">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0042ACE7" w14:textId="77777777" w:rsidR="00054809" w:rsidRPr="005E6493" w:rsidRDefault="00054809" w:rsidP="00F51C15">
+    <w:p w14:paraId="44744B40" w14:textId="77777777" w:rsidR="002361EF" w:rsidRPr="005E6493" w:rsidRDefault="002361EF" w:rsidP="00F51C15">
       <w:r w:rsidRPr="005E6493">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT 45 Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -5208,89 +5141,88 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="585E7643" w14:textId="77777777" w:rsidR="008955AD" w:rsidRPr="008955AD" w:rsidRDefault="008955AD" w:rsidP="008955AD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DDA4EDE" w14:textId="77777777" w:rsidR="00054809" w:rsidRPr="005E6493" w:rsidRDefault="00054809" w:rsidP="00F51C15">
+    <w:p w14:paraId="6A0E3CDD" w14:textId="77777777" w:rsidR="002361EF" w:rsidRPr="005E6493" w:rsidRDefault="002361EF" w:rsidP="00F51C15">
       <w:r w:rsidRPr="005E6493">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="522387A4" w14:textId="77777777" w:rsidR="00054809" w:rsidRPr="005E6493" w:rsidRDefault="00054809" w:rsidP="00F51C15">
+    <w:p w14:paraId="5D076384" w14:textId="77777777" w:rsidR="002361EF" w:rsidRPr="005E6493" w:rsidRDefault="002361EF" w:rsidP="00F51C15">
       <w:r w:rsidRPr="005E6493">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1318336367"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="692AE16B" w14:textId="33D19FFB" w:rsidR="008955AD" w:rsidRPr="00F51C15" w:rsidRDefault="00691650" w:rsidP="00691650">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00691650">
           <w:rPr>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00691650">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00691650">
           <w:rPr>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
@@ -5335,51 +5267,51 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00691650">
           <w:rPr>
             <w:bCs/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00691650">
           <w:rPr>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="47D8C114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listennummer5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D8E2D744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6224,55 +6156,54 @@
   <w:num w:numId="26" w16cid:durableId="1492135729">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1019812214">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1974630461">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1055356962">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="805586857">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="811870265">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="371805693">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="EzbrYH5zQ0BQlVscCCKY7VjmOaPFsjWm1P97W9jyU9Rg2K97FlJOL/HjmV/J9A8FdVbkWWxT+pD2lrJENv3VhQ==" w:salt="wF3Q1ZRsH87wTckkBT3RRg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3GGrhbTYKaB0Iru68dDX5F9RTPy9hErsDzo532DmwDhIPE8Bg3BKZZ2SoAFmYsbqdTBeFnMKbFC1d22abQNpBg==" w:salt="b8rQ0qryBp76rQLklpzQJw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="BookmarkStyle.RecipientFormattedFullAddress" w:val="&lt;empty/&gt;"/>
@@ -6288,73 +6219,74 @@
     <w:docVar w:name="OawDocProp.2002122011014149059130932" w:val="&lt;source&gt;&lt;Fields List=&quot;Direktion|Amt|Abteilung|Sektion|Address1|Address2|Telefon|Fax|Internet|City|AbsenderGrussformelZ1|AbsenderGrussformelZ2|AbsenderKopfzeileZ1|AbsenderKopfzeileZ2|AbsenderKopfzeileZ3&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Direktion.Direktion&quot; field=&quot;Direktion&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Amt&quot; field=&quot;Amt&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Abteilung&quot; field=&quot;Abteilung&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Sektion&quot; field=&quot;Sektion&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Address1&quot; field=&quot;Address1&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Address2&quot; field=&quot;Address2&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Telefon&quot; field=&quot;Telefon&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Fax&quot; field=&quot;Fax&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.Internet&quot; field=&quot;Internet&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.City&quot; field=&quot;City&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderGrussformelZ1&quot; field=&quot;AbsenderGrussformelZ1&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderGrussformelZ2&quot; field=&quot;AbsenderGrussformelZ2&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ1&quot; field=&quot;AbsenderKopfzeileZ1&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ2&quot; field=&quot;AbsenderKopfzeileZ2&quot;/&gt;&lt;OawDocProperty name=&quot;Direktion.AbsenderKopfzeileZ3&quot; field=&quot;AbsenderKopfzeileZ3&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2003060614150123456789" w:val="&lt;source&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;SQL&gt;SELECT Value, UID FROM Data WHERE LCID = '%WhereLCID%';&lt;/SQL&gt;&lt;OawDocProperty name=&quot;Doc.Text&quot; field=&quot;Doc.Text&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Subject&quot; field=&quot;Doc.Subject&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Distribution&quot; field=&quot;Doc.Distribution&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Enclosures&quot; field=&quot;Doc.Enclosures&quot;/&gt;&lt;OawDocProperty name=&quot;Doc.Copy&quot; field=&quot;Doc.Copy&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2003061115381095709037" w:val="&lt;source&gt;&lt;Fields List=&quot;Name&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Signature2.Name&quot; field=&quot;Name&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2003080714212273705547" w:val="&lt;source&gt;&lt;Fields List=&quot;Closing|Introduction|FormattedFullAddress&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Recipient.Closing&quot; field=&quot;Closing&quot;/&gt;&lt;OawDocProperty name=&quot;Recipient.Introduction&quot; field=&quot;Introduction&quot;/&gt;&lt;OawBookmark name=&quot;RecipientFormattedFullAddress&quot; field=&quot;FormattedFullAddress&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2004112217333376588294" w:val="&lt;source&gt;&lt;Fields List=&quot;DropDownFusszeile|Datum|Enclosures|Verteiler|CopyTo|Hinweis|Referenz|CopyTo2|Verteiler2|Enclosures2&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;CustomField.DropDownFusszeile&quot; field=&quot;DropDownFusszeile&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Datum&quot; field=&quot;Datum&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Enclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Verteiler&quot; field=&quot;Verteiler&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.CopyTo&quot; field=&quot;CopyTo&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Hinweis&quot; field=&quot;Hinweis&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.IhrZeichen&quot; field=&quot;Referenz&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.CopyTo2&quot; field=&quot;CopyTo2&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Verteiler2&quot; field=&quot;Verteiler2&quot;/&gt;&lt;OawDocProperty name=&quot;CustomField.Enclosures2&quot; field=&quot;Enclosures2&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2006040509495284662868" w:val="&lt;source&gt;&lt;Fields List=&quot;Initials&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Author.Initials&quot; field=&quot;Initials&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2014100909000750901714" w:val="&lt;source&gt;&lt;Fields List=&quot;YesNoText&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;YesNo.YesNoText&quot; field=&quot;YesNoText&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2015043016195084617168" w:val="&lt;source&gt;&lt;Fields List=&quot;Function|FunctionZ2&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Function1.Function&quot; field=&quot;Function&quot;/&gt;&lt;OawDocProperty name=&quot;Function1.FunctionZ2&quot; field=&quot;FunctionZ2&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocProp.2015043016203775177837" w:val="&lt;source&gt;&lt;Fields List=&quot;Function|FunctionZ2&quot;/&gt;&lt;profile type=&quot;default&quot; UID=&quot;&quot; sameAsDefault=&quot;0&quot;&gt;&lt;OawDocProperty name=&quot;Function2.Function&quot; field=&quot;Function&quot;/&gt;&lt;OawDocProperty name=&quot;Function2.FunctionZ2&quot; field=&quot;FunctionZ2&quot;/&gt;&lt;/profile&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawDocPropSource" w:val="&lt;DocProps&gt;&lt;DocProp UID=&quot;2003080714212273705547&quot; EntryUID=&quot;2021082415142746562751&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;2021082415142746562751&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Empfänger&quot;/&gt;&lt;Field Name=&quot;RecipientActive&quot; Value=&quot;-1&quot;/&gt;&lt;Field Name=&quot;RecipientIcon&quot; Value=&quot;Contact&quot;/&gt;&lt;Field Name=&quot;MappingTableLabel&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;MappingTableActive&quot; Value=&quot;-1&quot;/&gt;&lt;Field Name=&quot;DeliveryOption&quot; Value=&quot;A-Post Plus&quot;/&gt;&lt;Field Name=&quot;DeliveryOption2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Company&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Department&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Title&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;FirstName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;MiddleName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;LastName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Suffix&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;FullName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;JobTitle&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AddressStreet&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AddressZIP&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AddressCity&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Address&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;CompleteAddress&quot; Value=&quot;Herr&amp;#xA;Name&amp;#xA;Strasse&amp;#xA;PLZ Ort&quot;/&gt;&lt;Field Name=&quot;AddressSingleLine&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Telephone&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Fax&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;CopyTo&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Introduction&quot; Value=&quot;Sehr geehrte Damen und Herren&quot;/&gt;&lt;Field Name=&quot;Closing&quot; Value=&quot;Freundliche Grüsse&quot;/&gt;&lt;Field Name=&quot;FormattedFullAddress&quot; Value=&quot;&amp;lt;Text Style=&amp;quot;zOawDeliveryOption&amp;quot;&amp;gt;A-Post Plus&amp;#xA;&amp;lt;/Text&amp;gt;&amp;lt;Text Style=&amp;quot;zOawRecipient&amp;quot;&amp;gt;Herr&amp;#xA;Name&amp;#xA;Strasse&amp;#xA;PLZ Ort&amp;lt;/Text&amp;gt;&quot;/&gt;&lt;Field Name=&quot;CompleteAddressImported&quot; Value=&quot;&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2002122011014149059130932&quot; EntryUID=&quot;2015111310455394499920&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;2015111310455394499920&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;GSUD-AKES&quot;/&gt;&lt;Field Name=&quot;Direktion&quot; Value=&quot;Gesundheits-, Sozial- und Umweltdirektion&quot;/&gt;&lt;Field Name=&quot;Amt&quot; Value=&quot;Amt für Kindes- und Erwachsenenschutz&quot;/&gt;&lt;Field Name=&quot;Abteilung&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Sektion&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AbsenderKopfzeileZ1&quot; Value=&quot;Amt für Kindes- und&quot;/&gt;&lt;Field Name=&quot;AbsenderKopfzeileZ2&quot; Value=&quot;Erwachsenenschutz&quot;/&gt;&lt;Field Name=&quot;AbsenderKopfzeileZ3&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AbsenderGrussformelZ1&quot; Value=&quot;Amt für Kindes- und Erwachsenenschutz&quot;/&gt;&lt;Field Name=&quot;AbsenderGrussformelZ2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Address1&quot; Value=&quot;Klausenstrasse 4&quot;/&gt;&lt;Field Name=&quot;Address2&quot; Value=&quot;6460 Altdorf&quot;/&gt;&lt;Field Name=&quot;Address3&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;AdressSingleLine&quot; Value=&quot;Amt für Kindes- und Erwachsenenschutz, Klausenstrasse 4, 6460 Altdorf&quot;/&gt;&lt;Field Name=&quot;Country&quot; Value=&quot;CH&quot;/&gt;&lt;Field Name=&quot;City&quot; Value=&quot;Altdorf&quot;/&gt;&lt;Field Name=&quot;Telefon&quot; Value=&quot;+41 41 875 2170&quot;/&gt;&lt;Field Name=&quot;Fax&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Email&quot; Value=&quot;kesb@ur.ch&quot;/&gt;&lt;Field Name=&quot;Internet&quot; Value=&quot;www.ur.ch/akes&quot;/&gt;&lt;Field Name=&quot;Footer1&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Footer2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Footer3&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Footer4&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;LogoKopfColorPortrait&quot; Value=&quot;%Logos%\Kanton_farbig.2100.350.png&quot;/&gt;&lt;Field Name=&quot;LogoKopfBlackWhitePortrait&quot; Value=&quot;%Logos%\Kanton_schwarzweiss.2100.350.png&quot;/&gt;&lt;Field Name=&quot;BotschaftColorPortrait&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;BotschaftBlackWhitePortrait&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;LogoColorLandscape&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;LogoBlackWhiteLandscape&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;OlLogoSignature&quot; Value=&quot;%Logos%\&quot;/&gt;&lt;Field Name=&quot;PpThemesDefault&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpThemesPresentation&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpThemesSlide&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpThemesObject&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpLogoTitleSlides169&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;PpLogoContentSlides169&quot; Value=&quot;%Themes%\&quot;/&gt;&lt;Field Name=&quot;Wasserzeichen&quot; Value=&quot;%Logos%\Entwurf.1707.1744.png&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2006040509495284662868&quot; EntryUID=&quot;124250531236225777518347941562276362198&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;124250531236225777518347941562276362198&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Zgraggen Livia&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;Livia Zgraggen&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;+41 41 875 2184&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;Livia.Zgraggen@ur.ch&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.color.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.bw.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;Livia&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;Zgraggen&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;liz&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;200212191811121321310321301031x&quot; EntryUID=&quot;124250531236225777518347941562276362198&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;124250531236225777518347941562276362198&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Zgraggen Livia&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;Livia Zgraggen&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;+41 41 875 2184&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;Livia.Zgraggen@ur.ch&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.color.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.bw.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;Livia&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;Zgraggen&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;liz&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2002122010583847234010578&quot; EntryUID=&quot;124250531236225777518347941562276362198&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;124250531236225777518347941562276362198&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Zgraggen Livia&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;Livia Zgraggen&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;+41 41 875 2184&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;Livia.Zgraggen@ur.ch&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.color.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;%Signatures%\Livia.Zgraggen.600dpi.bw.700.300.jpg&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;Livia&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;Zgraggen&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;liz&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2003061115381095709037&quot; EntryUID=&quot;&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Name&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;DirectPhone&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Mobile&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;EMail&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SignatureHighResColor&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SignatureHighResBW&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Vorname&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Nachname&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Initials&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2004112217290390304928&quot; EntryUID=&quot;&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2014100909000750901714&quot; EntryUID=&quot;&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;YesNoText&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2015043016195084617168&quot; EntryUID=&quot;2015120913470258035590&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;2015120913470258035590&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Administration&quot;/&gt;&lt;Field Name=&quot;Function&quot; Value=&quot;Administration&quot;/&gt;&lt;Field Name=&quot;FunctionZ2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2015043016203775177837&quot; EntryUID=&quot;&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Function&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;FunctionZ2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2010020409223900652065&quot; EntryUID=&quot;&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2015111314092304757595&quot; EntryUID=&quot;2055&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;2055&quot;/&gt;&lt;Field Name=&quot;IDName&quot; Value=&quot;Deutsch&quot;/&gt;&lt;Field Name=&quot;Data_UID&quot; Value=&quot;2055&quot;/&gt;&lt;Field Name=&quot;Field_Name&quot; Value=&quot;IDName&quot;/&gt;&lt;Field Name=&quot;Field_UID&quot; Value=&quot;20030218193519316936520199&quot;/&gt;&lt;Field Name=&quot;ML_LCID&quot; Value=&quot;2055&quot;/&gt;&lt;Field Name=&quot;ML_Value&quot; Value=&quot;Deutsch&quot;/&gt;&lt;Field Name=&quot;SelectedUID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;/DocProp&gt;&lt;DocProp UID=&quot;2004112217333376588294&quot; EntryUID=&quot;2004123010144120300001&quot; PrimaryUID=&quot;ClientSuite&quot; Active=&quot;true&quot;&gt;&lt;Field Name=&quot;UID&quot; Value=&quot;2004123010144120300001&quot;/&gt;&lt;Field Name=&quot;Hinweis&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Referenz&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Enclosures&quot; Value=&quot;Beilagen&quot;/&gt;&lt;Field Name=&quot;Enclosures2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Verteiler&quot; Value=&quot;Verteiler&quot;/&gt;&lt;Field Name=&quot;Verteiler2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;CopyTo&quot; Value=&quot;Kopie an&quot;/&gt;&lt;Field Name=&quot;CopyTo2&quot; Value=&quot;&quot;/&gt;&lt;Field Name=&quot;Datum&quot; Value=&quot;h&quot;/&gt;&lt;Field Name=&quot;DropDownFusszeile&quot; Value=&quot;&quot;/&gt;&lt;/DocProp&gt;&lt;/DocProps&gt;_x000d_"/>
     <w:docVar w:name="OawDocumentLanguageID" w:val="2055"/>
     <w:docVar w:name="OawDocumentStatus" w:val="default"/>
     <w:docVar w:name="OawFormulas2InDocument" w:val="0"/>
     <w:docVar w:name="OawFormulasInDocument" w:val="0"/>
     <w:docVar w:name="OawMenusDef" w:val="&lt;MenusDef xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;MenusDef_1.xsd&quot; SchemaVersion=&quot;1&quot;&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;TextStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Text&quot; Icon=&quot;3546&quot; Label=&quot;&amp;lt;translate&amp;gt;Style.Text&amp;lt;/translate&amp;gt;&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Text&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Betreff&quot; Icon=&quot;3546&quot; Label=&quot;Betreff&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Betreff&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;CharacterStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Emphasis&quot;  Icon=&quot;3114&quot; Label=&quot;Fett&quot; Command=&quot;StyleApply&quot; Parameter=&quot;-88&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Italic&quot;  Icon=&quot;3114&quot; Label=&quot;&amp;lt;translate&amp;gt;Style.Italic&amp;lt;/translate&amp;gt;&quot; Command=&quot;StyleApply&quot; Parameter=&quot;-89&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Fussnote&quot;  Icon=&quot;3114&quot; Label=&quot;Fussnote&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Fussnotentext&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;StructureStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 1&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 1&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 1&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 2&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 2&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 2&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Überschrift 3&quot; Icon=&quot;3546&quot; Label=&quot;Überschrift 3&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Überschrift 3&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;ListStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;ListWithLetters&quot; Icon=&quot;3546&quot; Label=&quot;Aufzählung mit Nummern&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Aufzählung num&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;ListWithBullets&quot; Icon=&quot;3546&quot; Label=&quot;Aufzählung mit Gedankenstrich&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Aufzählung Symbol&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Beilagen&quot; Icon=&quot;3546&quot; Label=&quot;Beilagen&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Beilagen&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;Item Type=&quot;SubMenu&quot; IDName=&quot;TableStyles&quot;&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table1&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle sw&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table2&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle sw mit Einzug&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle Einzug&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table4&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle farbig&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle-BKD2&quot;/&gt;_x000d_&lt;Item Type=&quot;Button&quot; IDName=&quot;Table5&quot; Icon=&quot;3546&quot; Label=&quot;Tabelle einfarbig&quot; Command=&quot;StyleApply&quot; Parameter=&quot;Tabelle-BKD3&quot;/&gt;_x000d_&lt;/Item&gt;_x000d_&lt;/MenusDef&gt;"/>
     <w:docVar w:name="OawNumPages" w:val="10"/>
     <w:docVar w:name="OawOMS" w:val="&lt;OawOMS&gt;&lt;send profileUID=&quot;2006120514175878093883&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/send&gt;&lt;send profileUID=&quot;2006121210395821292110&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/send&gt;&lt;save profileUID=&quot;2006120514401556040061&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/save&gt;&lt;save profileUID=&quot;2006121210441235887611&quot;&gt;&lt;word&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/word&gt;&lt;PDF&gt;&lt;company&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Direktion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Amt&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Abteilung&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Direktion.Sektion&quot;&gt;&lt;separator text=&quot;,%space%&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/company&gt;&lt;/PDF&gt;&lt;/save&gt;&lt;/OawOMS&gt;_x000d_"/>
     <w:docVar w:name="oawPaperSize" w:val="7"/>
     <w:docVar w:name="OawPrinterTray.2006120711380151760646" w:val="document.firstpage:=2003061718064858105452;document.otherpages:=2003061718080779000241;"/>
     <w:docVar w:name="OawPrinterTray.2015050507505292608150" w:val="document.firstpage:=2003061718064858105452;document.otherpages:=2003061718080779000241;"/>
     <w:docVar w:name="OawPrinterTray.2015050507533026530132" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
     <w:docVar w:name="OawPrinterTray.2015050507533434878460" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
     <w:docVar w:name="OawPrinterTray.3" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
     <w:docVar w:name="OawPrinterTray.4" w:val="document.firstpage:=2003061718080779000241;document.otherpages:=2003061718080779000241;"/>
     <w:docVar w:name="OawProjectID" w:val="urch"/>
-    <w:docVar w:name="OawRecipients" w:val="&lt;Recipients&gt;&lt;Recipient PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;UID&gt;2021082415142746562751&lt;/UID&gt;&lt;IDName&gt;Empfänger&lt;/IDName&gt;&lt;RecipientActive&gt;-1&lt;/RecipientActive&gt;&lt;RecipientIcon&gt;Contact&lt;/RecipientIcon&gt;&lt;MappingTableLabel&gt;&lt;/MappingTableLabel&gt;&lt;MappingTableActive&gt;-1&lt;/MappingTableActive&gt;&lt;DeliveryOption&gt;A-Post Plus&lt;/DeliveryOption&gt;&lt;DeliveryOption2&gt;&lt;/DeliveryOption2&gt;&lt;Company&gt;&lt;/Company&gt;&lt;Department&gt;&lt;/Department&gt;&lt;Title&gt;&lt;/Title&gt;&lt;FirstName&gt;&lt;/FirstName&gt;&lt;MiddleName&gt;&lt;/MiddleName&gt;&lt;LastName&gt;&lt;/LastName&gt;&lt;Suffix&gt;&lt;/Suffix&gt;&lt;FullName&gt;&lt;/FullName&gt;&lt;JobTitle&gt;&lt;/JobTitle&gt;&lt;AddressStreet&gt;&lt;/AddressStreet&gt;&lt;AddressZIP&gt;&lt;/AddressZIP&gt;&lt;AddressCity&gt;&lt;/AddressCity&gt;&lt;Address&gt;&lt;/Address&gt;&lt;CompleteAddress&gt;Herr_x000d_Name_x000d_Strasse_x000d_PLZ Ort&lt;/CompleteAddress&gt;&lt;AddressSingleLine&gt;&lt;/AddressSingleLine&gt;&lt;Telephone&gt;&lt;/Telephone&gt;&lt;Fax&gt;&lt;/Fax&gt;&lt;EMail&gt;&lt;/EMail&gt;&lt;CopyTo&gt;&lt;/CopyTo&gt;&lt;Introduction&gt;Sehr geehrte Damen und Herren&lt;/Introduction&gt;&lt;Closing&gt;Freundliche Grüsse&lt;/Closing&gt;&lt;FormattedFullAddress&gt;&amp;lt;Text Style=&quot;zOawDeliveryOption&quot;&amp;gt;A-Post Plus_x000d_&amp;lt;/Text&amp;gt;&amp;lt;Text Style=&quot;zOawRecipient&quot;&amp;gt;Herr_x000d_Name_x000d_Strasse_x000d_PLZ Ort&amp;lt;/Text&amp;gt;&lt;/FormattedFullAddress&gt;&lt;CompleteAddressImported&gt;&lt;/CompleteAddressImported&gt;&lt;/Recipient&gt;&lt;/Recipients&gt;_x000d_"/>
+    <w:docVar w:name="OawRecipients" w:val="&lt;Recipients&gt;&lt;Recipient PrimaryUID=&quot;ClientSuite&quot;&gt;&lt;UID&gt;2021082415142746562751&lt;/UID&gt;&lt;IDName&gt;Empfänger&lt;/IDName&gt;&lt;RecipientActive&gt;-1&lt;/RecipientActive&gt;&lt;RecipientIcon&gt;Contact&lt;/RecipientIcon&gt;&lt;MappingTableLabel&gt;&lt;/MappingTableLabel&gt;&lt;MappingTableActive&gt;-1&lt;/MappingTableActive&gt;&lt;DeliveryOption&gt;A-Post Plus&lt;/DeliveryOption&gt;&lt;DeliveryOption2&gt;&lt;/DeliveryOption2&gt;&lt;Company&gt;&lt;/Company&gt;&lt;Department&gt;&lt;/Department&gt;&lt;Title&gt;&lt;/Title&gt;&lt;FirstName&gt;&lt;/FirstName&gt;&lt;MiddleName&gt;&lt;/MiddleName&gt;&lt;LastName&gt;&lt;/LastName&gt;&lt;Suffix&gt;&lt;/Suffix&gt;&lt;FullName&gt;&lt;/FullName&gt;&lt;JobTitle&gt;&lt;/JobTitle&gt;&lt;AddressStreet&gt;&lt;/AddressStreet&gt;&lt;AddressZIP&gt;&lt;/AddressZIP&gt;&lt;AddressCity&gt;&lt;/AddressCity&gt;&lt;Address&gt;&lt;/Address&gt;&lt;CompleteAddress&gt;Herr_x000d_Name_x000d_Strasse_x000d_PLZ Ort&lt;/CompleteAddress&gt;&lt;AddressSingleLine&gt;&lt;/AddressSingleLine&gt;&lt;Telephone&gt;&lt;/Telephone&gt;&lt;Fax&gt;&lt;/Fax&gt;&lt;EMail&gt;&lt;/EMail&gt;&lt;CopyTo&gt;&lt;/CopyTo&gt;&lt;Introduction&gt;Sehr geehrte Damen und Herren&lt;/Introduction&gt;&lt;Closing&gt;Freundliche Grüsse&lt;/Closing&gt;&lt;FormattedFullAddress&gt;&amp;lt;Text Style=&quot;zOawDeliveryOption&quot;&amp;gt;A-Post Plus%vbCrLf%&amp;lt;/Text&amp;gt;&amp;lt;Text Style=&quot;zOawRecipient&quot;&amp;gt;Herr_x000d_Name_x000d_Strasse_x000d_PLZ Ort&amp;lt;/Text&amp;gt;&lt;/FormattedFullAddress&gt;&lt;CompleteAddressImported&gt;&lt;/CompleteAddressImported&gt;&lt;/Recipient&gt;&lt;/Recipients&gt;_x000d_"/>
     <w:docVar w:name="OawSelectedSource.200212191811121321310321301031x" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2002122010583847234010578" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2002122011014149059130932" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2003061115381095709037" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2003080714212273705547" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2004112217290390304928" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2004112217333376588294" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2006040509495284662868" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2010020409223900652065" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2014100909000750901714" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2015043016195084617168" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2015043016203775177837" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSelectedSource.2015111314092304757595" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawTemplateProperties" w:val="password:=&lt;Semicolon/&gt;MnO`rrvnqc.=;jumpToFirstField:=1;dotReverenceRemove:=1;resizeA4Letter:=0;unpdateDocPropsOnNewOnly:=0;showAllNoteItems:=0;CharCodeChecked:=;CharCodeUnchecked:=;WizardSteps:=0|1|2|4;DocumentTitle:=;DisplayName:=&lt;translate&gt;Template.Letter&lt;/translate&gt;;ID:=;protectionType:=2;"/>
     <w:docVar w:name="OawTemplatePropertiesXML" w:val="&lt;?xml version=&quot;1.0&quot;?&gt;_x000d_&lt;TemplateProperties&gt;&lt;RecipientFields&gt;&lt;Field UID=&quot;2008091113140639498668&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031513575326984562&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031514011258946758&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031181448127964532&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031181449458765301&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031514034574120309&quot; Label=&quot;&quot;/&gt;&lt;/RecipientFields&gt;&lt;ProtectionType&gt;-1&lt;/ProtectionType&gt;&lt;Password&gt;&lt;/Password&gt;&lt;Validation&gt;&lt;/Validation&gt;&lt;/TemplateProperties&gt;_x000d_"/>
     <w:docVar w:name="OawTemplateVersion" w:val="12"/>
     <w:docVar w:name="OawTemplPropsCm" w:val="&lt;TemplPropsCm xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;TemplPropsCm_1.xsd&quot; SchemaVersion=&quot;1&quot; TemplateID=&quot;&quot; TemplateVersion=&quot;&quot;&gt;_x000d_&lt;Bookmark Name=&quot;Subject&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Subject&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Text&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Text&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;AdditonalText&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.AdditionalText&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;/TemplPropsCm&gt;"/>
     <w:docVar w:name="OawTemplPropsStm" w:val="&lt;TemplPropsStm xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;TemplPropsStm_1.xsd&quot; SchemaVersion=&quot;1&quot; TemplateID=&quot;&quot; TemplateVersion=&quot;&quot;&gt;_x000d_&lt;Bookmark Name=&quot;Subject&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Subject&amp;lt;/translate&amp;gt;&quot; Style=&quot;Betreff&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Text&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Text&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;AdditionalText&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.AdditionalText&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;/TemplPropsStm&gt;"/>
     <w:docVar w:name="officeatworkWordMasterTemplateConfiguration" w:val="&lt;!--Created with officeatwork--&gt;_x000d__x000a_&lt;WordMasterTemplateConfiguration&gt;_x000d__x000a_  &lt;LayoutSets /&gt;_x000d__x000a_  &lt;Pictures&gt;_x000d__x000a_    &lt;Picture Id=&quot;9c044e62-45f7-4d1d-aa0b-e54a&quot; IdName=&quot;Logo&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Logo&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;true&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfBlackWhitePortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Page&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;0&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Page&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;0&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;LogoKopfColorPortrait&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_    &lt;Picture Id=&quot;ae4f6e3b-a241-4465-969e-2bca&quot; IdName=&quot;Signature1&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Signature1&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;false&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Character&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;0&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Paragraph&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;-0.5&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResBW&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature1&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_    &lt;Picture Id=&quot;6a6b7113-b079-44c4-a052-cac7&quot; IdName=&quot;Signature2&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Signature2&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;false&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Character&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;0&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Paragraph&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;-0.5&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResBW&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Signature2&amp;quot;, &amp;quot;SignatureHighResColor&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_    &lt;Picture Id=&quot;1915f5c0-df51-4687-9b3d-ad96&quot; IdName=&quot;Wasserzeichen&quot; IsSelected=&quot;False&quot; IsExpanded=&quot;True&quot;&gt;_x000d__x000a_      &lt;PageSetupSpecifics&gt;_x000d__x000a_        &lt;PageSetupSpecific IdName=&quot;Wasserzeichen&quot; PaperSize=&quot;A4&quot; Orientation=&quot;Portrait&quot; IsSelected=&quot;false&quot;&gt;_x000d__x000a_          &lt;Source Value=&quot;&quot; /&gt;_x000d__x000a_          &lt;HorizontalPosition Relative=&quot;Page&quot; Alignment=&quot;Left&quot; Unit=&quot;cm&quot;&gt;2.45&lt;/HorizontalPosition&gt;_x000d__x000a_          &lt;VerticalPosition Relative=&quot;Page&quot; Alignment=&quot;Top&quot; Unit=&quot;cm&quot;&gt;6.25&lt;/VerticalPosition&gt;_x000d__x000a_          &lt;OutputProfileSpecifics&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;3&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533026530132&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;4&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507533434878460&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2006120711380151760646&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015050507505292608150&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Print&quot; Id=&quot;2015052710034625967464&quot;&gt;_x000d__x000a_              &lt;Source Value=&quot;[[MasterProperty(&amp;quot;Direktion&amp;quot;, &amp;quot;Wasserzeichen&amp;quot;)]]&quot; /&gt;_x000d__x000a_            &lt;/OutputProfileSpecific&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006120514401556040061&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Save&quot; Id=&quot;2006121210441235887611&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006120514175878093883&quot; /&gt;_x000d__x000a_            &lt;OutputProfileSpecific Type=&quot;Send&quot; Id=&quot;2006121210395821292110&quot; /&gt;_x000d__x000a_          &lt;/OutputProfileSpecifics&gt;_x000d__x000a_        &lt;/PageSetupSpecific&gt;_x000d__x000a_      &lt;/PageSetupSpecifics&gt;_x000d__x000a_    &lt;/Picture&gt;_x000d__x000a_  &lt;/Pictures&gt;_x000d__x000a_  &lt;PaperSettings /&gt;_x000d__x000a_&lt;/WordMasterTemplateConfiguration&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00054809"/>
+    <w:rsid w:val="0000145E"/>
     <w:rsid w:val="00003D4D"/>
     <w:rsid w:val="0000476E"/>
     <w:rsid w:val="00004AD8"/>
     <w:rsid w:val="00006D18"/>
     <w:rsid w:val="000128D7"/>
     <w:rsid w:val="000141ED"/>
     <w:rsid w:val="00014B5F"/>
     <w:rsid w:val="00015A76"/>
     <w:rsid w:val="00015B87"/>
     <w:rsid w:val="000178CE"/>
     <w:rsid w:val="00021637"/>
     <w:rsid w:val="0002267E"/>
     <w:rsid w:val="00024924"/>
     <w:rsid w:val="00025C9E"/>
     <w:rsid w:val="00026432"/>
     <w:rsid w:val="00030475"/>
     <w:rsid w:val="00040512"/>
     <w:rsid w:val="000406F3"/>
     <w:rsid w:val="000423C2"/>
     <w:rsid w:val="00046EB0"/>
     <w:rsid w:val="00051EEE"/>
     <w:rsid w:val="00054809"/>
     <w:rsid w:val="00056BD5"/>
     <w:rsid w:val="000612F0"/>
     <w:rsid w:val="000653E2"/>
@@ -6391,50 +6323,51 @@
     <w:rsid w:val="000E0C61"/>
     <w:rsid w:val="000E1038"/>
     <w:rsid w:val="000E39D5"/>
     <w:rsid w:val="000E3AA0"/>
     <w:rsid w:val="000E6D1C"/>
     <w:rsid w:val="000F13FF"/>
     <w:rsid w:val="000F2B70"/>
     <w:rsid w:val="000F4D54"/>
     <w:rsid w:val="000F5D96"/>
     <w:rsid w:val="000F68DA"/>
     <w:rsid w:val="000F756D"/>
     <w:rsid w:val="00100779"/>
     <w:rsid w:val="00101B3A"/>
     <w:rsid w:val="00101D6B"/>
     <w:rsid w:val="00102997"/>
     <w:rsid w:val="00103B09"/>
     <w:rsid w:val="00104AC5"/>
     <w:rsid w:val="00106FA6"/>
     <w:rsid w:val="00107BB2"/>
     <w:rsid w:val="00111769"/>
     <w:rsid w:val="00112C20"/>
     <w:rsid w:val="0011340B"/>
     <w:rsid w:val="00113E52"/>
     <w:rsid w:val="00114BC1"/>
     <w:rsid w:val="00125190"/>
+    <w:rsid w:val="001264DC"/>
     <w:rsid w:val="0013156C"/>
     <w:rsid w:val="00134265"/>
     <w:rsid w:val="00135068"/>
     <w:rsid w:val="00137F82"/>
     <w:rsid w:val="00140DB2"/>
     <w:rsid w:val="00142468"/>
     <w:rsid w:val="00145B07"/>
     <w:rsid w:val="0015673D"/>
     <w:rsid w:val="001600A7"/>
     <w:rsid w:val="00163FB9"/>
     <w:rsid w:val="0017536E"/>
     <w:rsid w:val="00176813"/>
     <w:rsid w:val="00186B73"/>
     <w:rsid w:val="00190C3C"/>
     <w:rsid w:val="0019306F"/>
     <w:rsid w:val="001973A4"/>
     <w:rsid w:val="001A3712"/>
     <w:rsid w:val="001A71FF"/>
     <w:rsid w:val="001A7A74"/>
     <w:rsid w:val="001B25FC"/>
     <w:rsid w:val="001B3648"/>
     <w:rsid w:val="001B3B61"/>
     <w:rsid w:val="001B3F28"/>
     <w:rsid w:val="001B4E68"/>
     <w:rsid w:val="001B6D56"/>
@@ -6446,50 +6379,51 @@
     <w:rsid w:val="001E12F4"/>
     <w:rsid w:val="001E3B9B"/>
     <w:rsid w:val="001E6963"/>
     <w:rsid w:val="001E6FD5"/>
     <w:rsid w:val="001F031C"/>
     <w:rsid w:val="001F2D26"/>
     <w:rsid w:val="001F39D1"/>
     <w:rsid w:val="001F55F1"/>
     <w:rsid w:val="001F56BA"/>
     <w:rsid w:val="001F6BAB"/>
     <w:rsid w:val="00200677"/>
     <w:rsid w:val="00206809"/>
     <w:rsid w:val="002111CA"/>
     <w:rsid w:val="0021204D"/>
     <w:rsid w:val="00212514"/>
     <w:rsid w:val="0021618B"/>
     <w:rsid w:val="002165FF"/>
     <w:rsid w:val="00221151"/>
     <w:rsid w:val="00224C8F"/>
     <w:rsid w:val="00225817"/>
     <w:rsid w:val="00225B61"/>
     <w:rsid w:val="00226EC1"/>
     <w:rsid w:val="00227FE5"/>
     <w:rsid w:val="00230925"/>
     <w:rsid w:val="00231C13"/>
+    <w:rsid w:val="002361EF"/>
     <w:rsid w:val="00236E92"/>
     <w:rsid w:val="002379EF"/>
     <w:rsid w:val="0024130C"/>
     <w:rsid w:val="002427CC"/>
     <w:rsid w:val="00245747"/>
     <w:rsid w:val="002476C6"/>
     <w:rsid w:val="00247C74"/>
     <w:rsid w:val="00250E7D"/>
     <w:rsid w:val="0025167A"/>
     <w:rsid w:val="002519A8"/>
     <w:rsid w:val="00252DE7"/>
     <w:rsid w:val="00255833"/>
     <w:rsid w:val="0025594E"/>
     <w:rsid w:val="0025789A"/>
     <w:rsid w:val="00257D91"/>
     <w:rsid w:val="00271EF1"/>
     <w:rsid w:val="002779B3"/>
     <w:rsid w:val="00277C6C"/>
     <w:rsid w:val="002826A0"/>
     <w:rsid w:val="00282E9F"/>
     <w:rsid w:val="0028462E"/>
     <w:rsid w:val="0028527A"/>
     <w:rsid w:val="002866E8"/>
     <w:rsid w:val="00291F3D"/>
     <w:rsid w:val="00294B33"/>
@@ -6520,162 +6454,166 @@
     <w:rsid w:val="00310A27"/>
     <w:rsid w:val="00311CFB"/>
     <w:rsid w:val="00312D31"/>
     <w:rsid w:val="003147C0"/>
     <w:rsid w:val="00323353"/>
     <w:rsid w:val="00327814"/>
     <w:rsid w:val="003307AD"/>
     <w:rsid w:val="00331896"/>
     <w:rsid w:val="0033299A"/>
     <w:rsid w:val="00336215"/>
     <w:rsid w:val="0033699B"/>
     <w:rsid w:val="00340231"/>
     <w:rsid w:val="00341E2D"/>
     <w:rsid w:val="003515FA"/>
     <w:rsid w:val="00354569"/>
     <w:rsid w:val="0035456B"/>
     <w:rsid w:val="00357BAB"/>
     <w:rsid w:val="0036342B"/>
     <w:rsid w:val="003650AB"/>
     <w:rsid w:val="003657E7"/>
     <w:rsid w:val="00371C91"/>
     <w:rsid w:val="00374AFB"/>
     <w:rsid w:val="00375084"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00377E3B"/>
+    <w:rsid w:val="0038369D"/>
     <w:rsid w:val="0038506A"/>
     <w:rsid w:val="003873A9"/>
     <w:rsid w:val="0039282F"/>
     <w:rsid w:val="0039288E"/>
     <w:rsid w:val="00393DC8"/>
     <w:rsid w:val="00393F98"/>
     <w:rsid w:val="003A0B98"/>
     <w:rsid w:val="003A1E9C"/>
     <w:rsid w:val="003A2524"/>
     <w:rsid w:val="003A745D"/>
     <w:rsid w:val="003B0D4C"/>
     <w:rsid w:val="003B3B4F"/>
     <w:rsid w:val="003B4D60"/>
     <w:rsid w:val="003B53CF"/>
     <w:rsid w:val="003B65A4"/>
     <w:rsid w:val="003B70A0"/>
     <w:rsid w:val="003B7F9C"/>
     <w:rsid w:val="003C0146"/>
+    <w:rsid w:val="003C5AEA"/>
     <w:rsid w:val="003D1256"/>
     <w:rsid w:val="003D4038"/>
     <w:rsid w:val="003D4906"/>
     <w:rsid w:val="003D4FB0"/>
     <w:rsid w:val="003D681A"/>
     <w:rsid w:val="003D7E1D"/>
     <w:rsid w:val="003E090E"/>
     <w:rsid w:val="003E1D44"/>
     <w:rsid w:val="003F1632"/>
     <w:rsid w:val="003F3394"/>
     <w:rsid w:val="004004C0"/>
     <w:rsid w:val="00407470"/>
     <w:rsid w:val="00412947"/>
     <w:rsid w:val="004148FE"/>
     <w:rsid w:val="004153C2"/>
     <w:rsid w:val="00417F9C"/>
     <w:rsid w:val="00421E22"/>
     <w:rsid w:val="0043041F"/>
     <w:rsid w:val="00431730"/>
     <w:rsid w:val="00435B1F"/>
     <w:rsid w:val="00443A00"/>
     <w:rsid w:val="00443A3A"/>
     <w:rsid w:val="004446AB"/>
     <w:rsid w:val="00446634"/>
     <w:rsid w:val="00455B68"/>
     <w:rsid w:val="004560DF"/>
     <w:rsid w:val="004575B9"/>
     <w:rsid w:val="004706AB"/>
     <w:rsid w:val="00470F62"/>
     <w:rsid w:val="00474801"/>
     <w:rsid w:val="00476E50"/>
     <w:rsid w:val="00481699"/>
     <w:rsid w:val="0048215D"/>
     <w:rsid w:val="00482523"/>
     <w:rsid w:val="004878F0"/>
     <w:rsid w:val="004906C6"/>
     <w:rsid w:val="004920D5"/>
     <w:rsid w:val="00492897"/>
     <w:rsid w:val="004968FD"/>
     <w:rsid w:val="00496C05"/>
     <w:rsid w:val="004A3318"/>
     <w:rsid w:val="004A40C9"/>
     <w:rsid w:val="004A697B"/>
     <w:rsid w:val="004A7755"/>
+    <w:rsid w:val="004A7FAD"/>
     <w:rsid w:val="004B172B"/>
     <w:rsid w:val="004B2875"/>
     <w:rsid w:val="004B3C48"/>
     <w:rsid w:val="004B75C5"/>
     <w:rsid w:val="004B7BC0"/>
     <w:rsid w:val="004C238D"/>
     <w:rsid w:val="004C2CCD"/>
     <w:rsid w:val="004C4ABB"/>
     <w:rsid w:val="004C7BC9"/>
     <w:rsid w:val="004D13C8"/>
     <w:rsid w:val="004D5732"/>
     <w:rsid w:val="004D799A"/>
     <w:rsid w:val="004E3B7C"/>
     <w:rsid w:val="004E5F52"/>
     <w:rsid w:val="004F04D0"/>
     <w:rsid w:val="005021DE"/>
     <w:rsid w:val="00506910"/>
     <w:rsid w:val="0051062D"/>
     <w:rsid w:val="005142FD"/>
     <w:rsid w:val="005151FA"/>
     <w:rsid w:val="005179C4"/>
     <w:rsid w:val="00521086"/>
     <w:rsid w:val="0052129A"/>
     <w:rsid w:val="005219AB"/>
     <w:rsid w:val="00521A26"/>
     <w:rsid w:val="00523965"/>
     <w:rsid w:val="00530733"/>
     <w:rsid w:val="00531C79"/>
     <w:rsid w:val="00535CB6"/>
     <w:rsid w:val="00536735"/>
     <w:rsid w:val="005367C3"/>
     <w:rsid w:val="0054434F"/>
     <w:rsid w:val="005514BC"/>
     <w:rsid w:val="00553880"/>
     <w:rsid w:val="005566C7"/>
     <w:rsid w:val="00556727"/>
     <w:rsid w:val="00561CBA"/>
     <w:rsid w:val="00564EDE"/>
     <w:rsid w:val="00565C3E"/>
     <w:rsid w:val="00567302"/>
     <w:rsid w:val="005713C0"/>
     <w:rsid w:val="0057264F"/>
     <w:rsid w:val="00573B2D"/>
     <w:rsid w:val="0057619F"/>
     <w:rsid w:val="00576CAF"/>
     <w:rsid w:val="00580354"/>
     <w:rsid w:val="00581BE1"/>
     <w:rsid w:val="00581E4C"/>
     <w:rsid w:val="0058257F"/>
     <w:rsid w:val="00583914"/>
+    <w:rsid w:val="005861F0"/>
     <w:rsid w:val="005872EE"/>
     <w:rsid w:val="00587A4F"/>
     <w:rsid w:val="00592357"/>
     <w:rsid w:val="005933A4"/>
     <w:rsid w:val="005945EE"/>
     <w:rsid w:val="005A0E94"/>
     <w:rsid w:val="005A53D8"/>
     <w:rsid w:val="005B126D"/>
     <w:rsid w:val="005B13EE"/>
     <w:rsid w:val="005B17B9"/>
     <w:rsid w:val="005B62E7"/>
     <w:rsid w:val="005B789B"/>
     <w:rsid w:val="005C3238"/>
     <w:rsid w:val="005C3F2B"/>
     <w:rsid w:val="005C6679"/>
     <w:rsid w:val="005D17F6"/>
     <w:rsid w:val="005D3C2F"/>
     <w:rsid w:val="005D6975"/>
     <w:rsid w:val="005E37D4"/>
     <w:rsid w:val="005E48CF"/>
     <w:rsid w:val="005E6493"/>
     <w:rsid w:val="005E6E70"/>
     <w:rsid w:val="005F1DCC"/>
     <w:rsid w:val="005F26F3"/>
     <w:rsid w:val="005F293A"/>
@@ -6761,50 +6699,51 @@
     <w:rsid w:val="0076739E"/>
     <w:rsid w:val="007678F3"/>
     <w:rsid w:val="00767C10"/>
     <w:rsid w:val="00771AB8"/>
     <w:rsid w:val="00777A9D"/>
     <w:rsid w:val="00784B07"/>
     <w:rsid w:val="00790012"/>
     <w:rsid w:val="00791A7B"/>
     <w:rsid w:val="00792B3F"/>
     <w:rsid w:val="007944D7"/>
     <w:rsid w:val="007A1614"/>
     <w:rsid w:val="007A33E0"/>
     <w:rsid w:val="007A3B33"/>
     <w:rsid w:val="007A45E0"/>
     <w:rsid w:val="007B11E5"/>
     <w:rsid w:val="007B2618"/>
     <w:rsid w:val="007B6874"/>
     <w:rsid w:val="007C3A85"/>
     <w:rsid w:val="007C48B4"/>
     <w:rsid w:val="007C54B8"/>
     <w:rsid w:val="007C5EE4"/>
     <w:rsid w:val="007C6A19"/>
     <w:rsid w:val="007C734E"/>
     <w:rsid w:val="007D101E"/>
     <w:rsid w:val="007D7676"/>
+    <w:rsid w:val="007E1204"/>
     <w:rsid w:val="007E16A6"/>
     <w:rsid w:val="007E4CD0"/>
     <w:rsid w:val="007E5723"/>
     <w:rsid w:val="007F5B3F"/>
     <w:rsid w:val="00802788"/>
     <w:rsid w:val="0080307A"/>
     <w:rsid w:val="00811155"/>
     <w:rsid w:val="008114CF"/>
     <w:rsid w:val="00811D6B"/>
     <w:rsid w:val="008149A2"/>
     <w:rsid w:val="00814D8D"/>
     <w:rsid w:val="00817123"/>
     <w:rsid w:val="0081788C"/>
     <w:rsid w:val="0082098C"/>
     <w:rsid w:val="00822837"/>
     <w:rsid w:val="00823761"/>
     <w:rsid w:val="00824BB6"/>
     <w:rsid w:val="008279C5"/>
     <w:rsid w:val="0083086B"/>
     <w:rsid w:val="00832268"/>
     <w:rsid w:val="008337FA"/>
     <w:rsid w:val="00834500"/>
     <w:rsid w:val="00834CF3"/>
     <w:rsid w:val="00834DBE"/>
     <w:rsid w:val="0083666A"/>
@@ -6896,65 +6835,67 @@
     <w:rsid w:val="009A50B4"/>
     <w:rsid w:val="009A5F99"/>
     <w:rsid w:val="009B073A"/>
     <w:rsid w:val="009B2387"/>
     <w:rsid w:val="009B6195"/>
     <w:rsid w:val="009B62CE"/>
     <w:rsid w:val="009C49FF"/>
     <w:rsid w:val="009D1584"/>
     <w:rsid w:val="009E31E2"/>
     <w:rsid w:val="009F09FB"/>
     <w:rsid w:val="009F16F9"/>
     <w:rsid w:val="009F5AFE"/>
     <w:rsid w:val="009F663B"/>
     <w:rsid w:val="00A003C7"/>
     <w:rsid w:val="00A016A8"/>
     <w:rsid w:val="00A018D7"/>
     <w:rsid w:val="00A06268"/>
     <w:rsid w:val="00A064A8"/>
     <w:rsid w:val="00A10F05"/>
     <w:rsid w:val="00A14278"/>
     <w:rsid w:val="00A15B0A"/>
     <w:rsid w:val="00A16D0C"/>
     <w:rsid w:val="00A20B8F"/>
     <w:rsid w:val="00A226BB"/>
     <w:rsid w:val="00A23E5C"/>
+    <w:rsid w:val="00A24B71"/>
     <w:rsid w:val="00A26B5B"/>
     <w:rsid w:val="00A339E7"/>
     <w:rsid w:val="00A34770"/>
     <w:rsid w:val="00A37FA8"/>
     <w:rsid w:val="00A40FCC"/>
     <w:rsid w:val="00A42F0E"/>
     <w:rsid w:val="00A439FD"/>
     <w:rsid w:val="00A45F5E"/>
     <w:rsid w:val="00A51A62"/>
     <w:rsid w:val="00A54962"/>
     <w:rsid w:val="00A565D4"/>
     <w:rsid w:val="00A5741B"/>
     <w:rsid w:val="00A575B5"/>
     <w:rsid w:val="00A57F3C"/>
     <w:rsid w:val="00A606FA"/>
+    <w:rsid w:val="00A60F3D"/>
     <w:rsid w:val="00A704CC"/>
     <w:rsid w:val="00A75048"/>
     <w:rsid w:val="00A752BE"/>
     <w:rsid w:val="00A766D5"/>
     <w:rsid w:val="00A77D75"/>
     <w:rsid w:val="00A80CD7"/>
     <w:rsid w:val="00A82154"/>
     <w:rsid w:val="00A821EE"/>
     <w:rsid w:val="00A83A32"/>
     <w:rsid w:val="00A84776"/>
     <w:rsid w:val="00A92180"/>
     <w:rsid w:val="00A92E03"/>
     <w:rsid w:val="00A94764"/>
     <w:rsid w:val="00AA1390"/>
     <w:rsid w:val="00AA285E"/>
     <w:rsid w:val="00AA2BAC"/>
     <w:rsid w:val="00AA3FFD"/>
     <w:rsid w:val="00AB5129"/>
     <w:rsid w:val="00AC5B44"/>
     <w:rsid w:val="00AC6211"/>
     <w:rsid w:val="00AD0917"/>
     <w:rsid w:val="00AD131E"/>
     <w:rsid w:val="00AD1BEF"/>
     <w:rsid w:val="00AD1F28"/>
     <w:rsid w:val="00AD5236"/>
@@ -7009,50 +6950,51 @@
     <w:rsid w:val="00B80927"/>
     <w:rsid w:val="00B8276C"/>
     <w:rsid w:val="00B83672"/>
     <w:rsid w:val="00B83AD8"/>
     <w:rsid w:val="00B908D1"/>
     <w:rsid w:val="00B90B83"/>
     <w:rsid w:val="00B955D4"/>
     <w:rsid w:val="00BA0003"/>
     <w:rsid w:val="00BA2C76"/>
     <w:rsid w:val="00BA381B"/>
     <w:rsid w:val="00BA3ADF"/>
     <w:rsid w:val="00BA5236"/>
     <w:rsid w:val="00BB403E"/>
     <w:rsid w:val="00BB5E5C"/>
     <w:rsid w:val="00BB6BC8"/>
     <w:rsid w:val="00BB6CC9"/>
     <w:rsid w:val="00BB7139"/>
     <w:rsid w:val="00BC0C43"/>
     <w:rsid w:val="00BC0ED5"/>
     <w:rsid w:val="00BC1B77"/>
     <w:rsid w:val="00BC1F64"/>
     <w:rsid w:val="00BD0404"/>
     <w:rsid w:val="00BD119A"/>
     <w:rsid w:val="00BD1674"/>
     <w:rsid w:val="00BD1B5A"/>
+    <w:rsid w:val="00BD5E25"/>
     <w:rsid w:val="00BE00CD"/>
     <w:rsid w:val="00BE1F57"/>
     <w:rsid w:val="00BE2A95"/>
     <w:rsid w:val="00BF095A"/>
     <w:rsid w:val="00BF09D7"/>
     <w:rsid w:val="00BF0E6F"/>
     <w:rsid w:val="00BF2C39"/>
     <w:rsid w:val="00BF3124"/>
     <w:rsid w:val="00BF3BA6"/>
     <w:rsid w:val="00BF4452"/>
     <w:rsid w:val="00BF64AA"/>
     <w:rsid w:val="00BF7BE2"/>
     <w:rsid w:val="00C001D5"/>
     <w:rsid w:val="00C01A13"/>
     <w:rsid w:val="00C02054"/>
     <w:rsid w:val="00C035FB"/>
     <w:rsid w:val="00C06142"/>
     <w:rsid w:val="00C072ED"/>
     <w:rsid w:val="00C12073"/>
     <w:rsid w:val="00C13264"/>
     <w:rsid w:val="00C13C7B"/>
     <w:rsid w:val="00C141B5"/>
     <w:rsid w:val="00C14A08"/>
     <w:rsid w:val="00C2180F"/>
     <w:rsid w:val="00C239D4"/>
@@ -7100,76 +7042,78 @@
     <w:rsid w:val="00CE0B45"/>
     <w:rsid w:val="00CE3051"/>
     <w:rsid w:val="00CE32D5"/>
     <w:rsid w:val="00CE4C6E"/>
     <w:rsid w:val="00CE4CCE"/>
     <w:rsid w:val="00CE50F2"/>
     <w:rsid w:val="00CF22E8"/>
     <w:rsid w:val="00CF242F"/>
     <w:rsid w:val="00CF491D"/>
     <w:rsid w:val="00CF56B5"/>
     <w:rsid w:val="00CF5E76"/>
     <w:rsid w:val="00CF757B"/>
     <w:rsid w:val="00D024BB"/>
     <w:rsid w:val="00D03AB1"/>
     <w:rsid w:val="00D05EE0"/>
     <w:rsid w:val="00D12CA5"/>
     <w:rsid w:val="00D15C30"/>
     <w:rsid w:val="00D174F2"/>
     <w:rsid w:val="00D17C60"/>
     <w:rsid w:val="00D213AF"/>
     <w:rsid w:val="00D216AA"/>
     <w:rsid w:val="00D2241F"/>
     <w:rsid w:val="00D233D1"/>
     <w:rsid w:val="00D23AC4"/>
     <w:rsid w:val="00D2608E"/>
+    <w:rsid w:val="00D2639F"/>
     <w:rsid w:val="00D27839"/>
     <w:rsid w:val="00D30157"/>
     <w:rsid w:val="00D301FA"/>
     <w:rsid w:val="00D31A55"/>
     <w:rsid w:val="00D408D2"/>
     <w:rsid w:val="00D444E9"/>
     <w:rsid w:val="00D523D8"/>
     <w:rsid w:val="00D52AEA"/>
     <w:rsid w:val="00D55E90"/>
     <w:rsid w:val="00D62ED1"/>
     <w:rsid w:val="00D65384"/>
     <w:rsid w:val="00D65BC2"/>
     <w:rsid w:val="00D80095"/>
     <w:rsid w:val="00D80D93"/>
     <w:rsid w:val="00D81DFE"/>
     <w:rsid w:val="00D8291C"/>
     <w:rsid w:val="00D8373C"/>
     <w:rsid w:val="00D844E4"/>
     <w:rsid w:val="00D84ABC"/>
     <w:rsid w:val="00D9162B"/>
     <w:rsid w:val="00D920CE"/>
     <w:rsid w:val="00D93B54"/>
     <w:rsid w:val="00D93BA1"/>
     <w:rsid w:val="00DA0600"/>
     <w:rsid w:val="00DA3FCE"/>
     <w:rsid w:val="00DA64E4"/>
+    <w:rsid w:val="00DA7CFA"/>
     <w:rsid w:val="00DB2F16"/>
     <w:rsid w:val="00DB3142"/>
     <w:rsid w:val="00DB7A74"/>
     <w:rsid w:val="00DC2124"/>
     <w:rsid w:val="00DC55A1"/>
     <w:rsid w:val="00DC7C4A"/>
     <w:rsid w:val="00DD0569"/>
     <w:rsid w:val="00DD07FC"/>
     <w:rsid w:val="00DD4C5B"/>
     <w:rsid w:val="00DD4F80"/>
     <w:rsid w:val="00DE27FA"/>
     <w:rsid w:val="00DF009C"/>
     <w:rsid w:val="00DF05F0"/>
     <w:rsid w:val="00DF3F1D"/>
     <w:rsid w:val="00DF497B"/>
     <w:rsid w:val="00DF55B5"/>
     <w:rsid w:val="00DF653A"/>
     <w:rsid w:val="00E01C30"/>
     <w:rsid w:val="00E01F4A"/>
     <w:rsid w:val="00E0222B"/>
     <w:rsid w:val="00E0460E"/>
     <w:rsid w:val="00E04DA0"/>
     <w:rsid w:val="00E066B3"/>
     <w:rsid w:val="00E1526E"/>
     <w:rsid w:val="00E24735"/>
@@ -7295,65 +7239,65 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="27E1836F"/>
   <w15:docId w15:val="{10B36789-2236-403E-B984-ED85D97E9B2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7380,65 +7324,65 @@
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7485,53 +7429,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="0"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7566,55 +7510,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7686,55 +7630,56 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003C0146"/>
+    <w:rsid w:val="00DA7CFA"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BE00CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="992"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -7750,51 +7695,50 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="berschrift1"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00C55211"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="berschrift2"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="3"/>
-    <w:qFormat/>
     <w:rsid w:val="00687656"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002379EF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:before="200" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
@@ -7955,139 +7899,133 @@
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="TextZchn"/>
-    <w:qFormat/>
     <w:rsid w:val="004B3C48"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Betreff">
     <w:name w:val="Betreff"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="008861FE"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Aufzhlungnum">
     <w:name w:val="Aufzählung num"/>
     <w:basedOn w:val="Standard"/>
-    <w:qFormat/>
     <w:rsid w:val="00257D91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="357"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Absender">
     <w:name w:val="Absender"/>
     <w:basedOn w:val="Text"/>
-    <w:qFormat/>
     <w:rsid w:val="006E1E72"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textfett">
     <w:name w:val="Text fett"/>
     <w:basedOn w:val="Text"/>
     <w:link w:val="TextfettZchn"/>
-    <w:qFormat/>
     <w:rsid w:val="00D55E90"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AufzhlungSymbol">
     <w:name w:val="Aufzählung Symbol"/>
     <w:basedOn w:val="Text"/>
-    <w:qFormat/>
     <w:rsid w:val="00257D91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="357"/>
       </w:tabs>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextZchn">
     <w:name w:val="Text Zchn"/>
     <w:link w:val="Text"/>
     <w:rsid w:val="004B3C48"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextfettZchn">
     <w:name w:val="Text fett Zchn"/>
     <w:link w:val="Textfett"/>
     <w:rsid w:val="00D55E90"/>
     <w:rPr>
       <w:rFonts w:ascii="Frutiger LT 45 Light" w:hAnsi="Frutiger LT 45 Light"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Grussformel">
     <w:name w:val="Grussformel"/>
     <w:basedOn w:val="Text"/>
-    <w:qFormat/>
     <w:rsid w:val="008F3876"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="2835"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BE00CD"/>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
     <w:link w:val="berschrift2"/>
@@ -8359,51 +8297,50 @@
     <w:semiHidden/>
     <w:rsid w:val="0058257F"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="KeinLeerraum">
     <w:name w:val="No Spacing"/>
     <w:rsid w:val="001A3712"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilagen">
     <w:name w:val="Beilagen"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Beilagen2"/>
     <w:uiPriority w:val="5"/>
-    <w:qFormat/>
     <w:rsid w:val="004B3C48"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelle-BKD3">
     <w:name w:val="Tabelle-BKD3"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007C5EE4"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="80"/>
       <w:ind w:left="113" w:right="227"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
@@ -8585,61 +8522,59 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilagen2">
     <w:name w:val="Beilagen2"/>
     <w:basedOn w:val="Beilagen"/>
-    <w:qFormat/>
     <w:rsid w:val="00977AF4"/>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilagenberschrift">
     <w:name w:val="Beilagenüberschrift"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Beilagen"/>
-    <w:qFormat/>
     <w:rsid w:val="00922043"/>
     <w:pPr>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellentext">
     <w:name w:val="Tabellentext"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="TabellentextZchn"/>
     <w:qFormat/>
     <w:rsid w:val="00B51039"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellentextZchn">
     <w:name w:val="Tabellentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Tabellentext"/>
     <w:rsid w:val="00B51039"/>
     <w:rPr>
@@ -9244,51 +9179,50 @@
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="992"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntensivesZitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="IntensivesZitatZchn"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
     <w:name w:val="Intensives Zitat Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="IntensivesZitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00D2608E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
@@ -9394,51 +9328,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:ind w:left="1132" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liste5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenfortsetzung">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenfortsetzung2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -9984,51 +9917,50 @@
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4252"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnterschriftZchn">
     <w:name w:val="Unterschrift Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Unterschrift"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D2608E"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
     <w:name w:val="Untertitel Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00D2608E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
@@ -10144,51 +10076,50 @@
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1540"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1760"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zitat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="ZitatZchn"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
     <w:rsid w:val="00D2608E"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
     <w:name w:val="Zitat Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Zitat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D2608E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
@@ -10213,168 +10144,166 @@
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PlatzhalterText0">
     <w:name w:val="Platzhalter Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="PlatzhalterTextZchn"/>
     <w:qFormat/>
     <w:rsid w:val="00113E52"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="underscore" w:pos="9075"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fusszeilen">
     <w:name w:val="Fusszeilen"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FusszeilenZchn"/>
-    <w:qFormat/>
     <w:rsid w:val="0011340B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlatzhalterTextZchn">
     <w:name w:val="Platzhalter Text Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="PlatzhalterText0"/>
     <w:rsid w:val="00113E52"/>
     <w:rPr>
       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopfzeilen">
     <w:name w:val="Kopfzeilen"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeilenZchn"/>
-    <w:qFormat/>
     <w:rsid w:val="00F51C15"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FusszeilenZchn">
     <w:name w:val="Fusszeilen Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fusszeilen"/>
     <w:rsid w:val="0011340B"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fett">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00D52AEA"/>
-    <w:rPr>
+    <w:rsid w:val="00DA7CFA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeilenZchn">
     <w:name w:val="Kopfzeilen Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeilen"/>
     <w:rsid w:val="00F51C15"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ergnzung">
     <w:name w:val="Ergänzung"/>
     <w:basedOn w:val="Tabellentext"/>
     <w:link w:val="ErgnzungZchn"/>
-    <w:qFormat/>
     <w:rsid w:val="00EA2181"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="keinAuftrag">
     <w:name w:val="kein Auftrag"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="keinAuftragZchn"/>
     <w:qFormat/>
     <w:rsid w:val="00811155"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErgnzungZchn">
     <w:name w:val="Ergänzung Zchn"/>
     <w:basedOn w:val="TabellentextZchn"/>
     <w:link w:val="Ergnzung"/>
     <w:rsid w:val="00EA2181"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="keinAuftragZchn">
     <w:name w:val="kein Auftrag Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="keinAuftrag"/>
     <w:rsid w:val="00811155"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="51927521">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="244537472">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10443,59 +10372,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2132363587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D924FEB4357B40C599E08E30BB5032D8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ACCB28E0-EB20-4AC4-82AA-C4107A99609B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005926FC" w:rsidRDefault="000B3EA5" w:rsidP="000B3EA5">
           <w:pPr>
             <w:pStyle w:val="D924FEB4357B40C599E08E30BB5032D8"/>
           </w:pPr>
           <w:r w:rsidRPr="004A7755">
             <w:rPr>
               <w:rStyle w:val="PlatzhalterTextZchn"/>
             </w:rPr>
@@ -12404,91 +12333,98 @@
             </w:rPr>
             <w:t>________________________________________________________________</w:t>
           </w:r>
           <w:r w:rsidRPr="004A7755">
             <w:rPr>
               <w:rStyle w:val="PlatzhalterTextZchn"/>
             </w:rPr>
             <w:br/>
             <w:t>________________________________________________________________</w:t>
           </w:r>
           <w:r w:rsidRPr="004A7755">
             <w:rPr>
               <w:rStyle w:val="PlatzhalterTextZchn"/>
             </w:rPr>
             <w:br/>
             <w:t>________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT 45 Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -12496,115 +12432,115 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C814D7"/>
     <w:rsid w:val="00057E79"/>
     <w:rsid w:val="000B3EA5"/>
     <w:rsid w:val="002E0437"/>
+    <w:rsid w:val="0038369D"/>
     <w:rsid w:val="005926FC"/>
     <w:rsid w:val="00622554"/>
+    <w:rsid w:val="00634732"/>
+    <w:rsid w:val="009014B9"/>
     <w:rsid w:val="00B15132"/>
     <w:rsid w:val="00B76868"/>
+    <w:rsid w:val="00BD5E25"/>
     <w:rsid w:val="00C814D7"/>
     <w:rsid w:val="00C941BD"/>
+    <w:rsid w:val="00D2639F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13694,51 +13630,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA90B43106AF4E59992FB19F2A57D28E">
     <w:name w:val="BA90B43106AF4E59992FB19F2A57D28E"/>
     <w:rsid w:val="000B3EA5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF3611DA8B864E9482CA0245370A0D7F">
     <w:name w:val="FF3611DA8B864E9482CA0245370A0D7F"/>
     <w:rsid w:val="000B3EA5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6601C7D496840D29DB6AFFC166FAC6D">
     <w:name w:val="F6601C7D496840D29DB6AFFC166FAC6D"/>
     <w:rsid w:val="00622554"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -14009,132 +13945,422 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="971f5f0a-b95b-49f4-a7e0-86a501385f3f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="25efce76-715e-4405-bfbc-9c1ffbb08c42" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWd1u2zYUvt9TCB7amyWOJEt2jLbGEjtOsiSNUactFgwIaOnYZkuTAknVTZ5nb7ECu+gD7RV2JCXOn0gpRdt1QILEscXvHPLwfPx4SP/z19/Pj4jSIEdSJCD1+Ri06t1/5uwPXpIFvGj0GQWuxynV0HC2Ik0/4EMtU/w0BgaRhngo5HGqk1S/aEwJU9C444/CvR5W7l9BRJOsBzQaUmCxuvzvFO2v9weNnu/6nrvpB17oBX4naIdtvxN6zzdy4G184bfR21kk089/8hnIUtiq2yKiRm/ds+P2I8Ebvb7gmkS6FHpEkoTy2QmZMDgkE2AYURWuovcBMGyW58eJpln3W+sjobQzYqmqgfcNA+iLRUL4uaF1AAmRelFkpAxwQjUDQ9uQSqWLBJTHTuOYgQVwSKz243Q6pR9NnaeMWWx/ExPb0LfiWIJSYy0BtB1zuj+yA/pUn9sRltQw0LBC7YGUT3/+OHj2UwYo3uEQiVKXH0aHp86x1NaQkG1IScpNoZ/gOk7mwtg+JKYp3zkilBljSc5PhKFxn2sp4jQqeD2GuXRmgK8anAECuJPy2MmCB17unAmFYTV6QwkIZTSag7MrP3/CiSmPQcgF0ZlYIUtW0/uU6Wcn8FE7Y33OEHVxTJZ3Ft3TmX52Y90Vs57ZbWSGWWuZk2tZyxB1s3jLbR2C7C8SgXMW35jljSsV3bituEYFHlAJ74s82BQYtdfzWp4bhGGrGwTdbtd3rQq8O349WN862BmXy8x1r7ugMIVzoFqtrzljcUEJW88J8HqxBKbjK2g5yRe4WvHFmX7+JJ0DymNQhfWOXJJoroADV9E81Rfl9hMNlKUZl8olZzU55dboPwZ5IJLpBfqBU698NDWtUbPrDvuuaatiiLsyVWqKywCYaZDOw/q+6dG36x12eMBIinaq4L0T2ODorR20XWcLsy/k1AY1hn1P++pFvObcHeiaUzmWvkhR0FDz+3vl7fmGYPOQafA0o9kvgefg72YndHyv4z5UkBe5IL8HNfk1lc1oblJfkDzb5pbLZTPHbRC0MSinQLRn2hvyVt/a2rK2BqZSQMxExu6+YEKOUOYkoTjiJ9lz9eSPA8K14GdTIid01sT60G22QreZ8JnV2zYj0fu3c6xmjS6RB0siL5ZAlap2vC00GpCpNozTbmQbjjGOvKdDwmMVkQRqGFz3UtfqmGWtYzrjRKeyCj1KTuawADWAKUlZFkLxuQI+whWKWyQp9LWezZjRGOqCjyfv8IBSjc5iy2vD3Lvy2t16NtlxIDsc1bV6mwmKRLnGaoVfz+kO18tUTpu43Dv4EgRGsl2duC73ZDfw/JbruV6Ab9yWiz/elxcCW6meC2mrAjw/8EM3bGGvbd8POx08hW22gk4XT2b4oNPGx15301oWnM4kmc2wwjukHygphRbAvN25ghuLiEiPitL1lnBulm8vR2JCjSeAy2I277d51a9FRVerY4/O5q9A5csSs7p6jqm97azZdt04oc0oQzY7mbLg37tkVsv/9ttazifLSs9vhOTXc2zIQTTntxJm2EmoxnINS2lGL74/ZS/P4/hQ2evXR+Y+MveHYu5qNrxH2j7S9v9HW99GWysfLQys5twXk+whhKpNDnuuK9Jckd7vn9uXeBqrldUHe/4d1EvxdQmTu8yuyv6LmRqmPL+59CqvzHy366Feu3646bbCsGu/MtuKF5TT7OLBeN111fWDwMbbme8yS19ZKq5n4AeMuX+0HxNNvuEyQh06gUXCiAZlp18YWid3AGl2CVGuuRjDmd1N/v6scFW4tMCu5rrlYqXgdVsh/uF5udUOcZV0u+Wqfnh22LcOARFvCEsrYvm2+U6VFovcyp4Ma7c38XuUZzdPBvK+gilI4BemzY5HTKisWGn0toEyYiojroGmZfIG48zulXE/XL21A/2KL4IORELBIdwCMrlAPqaLRs9AVkzKQCz5MFUqvwqvtcY27n9FvXHvW/CyZ6r3L44nWHU=</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNp7v3u/jVt+UW5pTmKxgr4dAD33Bnw=</officeatwork>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVQAUCh4NSc1GSgUfooHLgVAFOAKK8=</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/Media"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Media"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/CustomXMLPart"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Formulas">eNp7v3u/jVt+UW5pTmKxgr4dAD33Bnw=</officeatwork>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWd1u2zYUvt9TCB7amyWOJEt2jLbGEjtOsiSNUactFgwIaOnYZkuTAknVTZ5nb7ECu+gD7RV2JCXOn0gpRdt1QILEscXvHPLwfPx4SP/z19/Pj4jSIEdSJCD1+Ri06t1/5uwPXpIFvGj0GQWuxynV0HC2Ik0/4EMtU/w0BgaRhngo5HGqk1S/aEwJU9C444/CvR5W7l9BRJOsBzQaUmCxuvzvFO2v9weNnu/6nrvpB17oBX4naIdtvxN6zzdy4G184bfR21kk089/8hnIUtiq2yKiRm/ds+P2I8Ebvb7gmkS6FHpEkoTy2QmZMDgkE2AYURWuovcBMGyW58eJpln3W+sjobQzYqmqgfcNA+iLRUL4uaF1AAmRelFkpAxwQjUDQ9uQSqWLBJTHTuOYgQVwSKz243Q6pR9NnaeMWWx/ExPb0LfiWIJSYy0BtB1zuj+yA/pUn9sRltQw0LBC7YGUT3/+OHj2UwYo3uEQiVKXH0aHp86x1NaQkG1IScpNoZ/gOk7mwtg+JKYp3zkilBljSc5PhKFxn2sp4jQqeD2GuXRmgK8anAECuJPy2MmCB17unAmFYTV6QwkIZTSag7MrP3/CiSmPQcgF0ZlYIUtW0/uU6Wcn8FE7Y33OEHVxTJZ3Ft3TmX52Y90Vs57ZbWSGWWuZk2tZyxB1s3jLbR2C7C8SgXMW35jljSsV3bituEYFHlAJ74s82BQYtdfzWp4bhGGrGwTdbtd3rQq8O349WN862BmXy8x1r7ugMIVzoFqtrzljcUEJW88J8HqxBKbjK2g5yRe4WvHFmX7+JJ0DymNQhfWOXJJoroADV9E81Rfl9hMNlKUZl8olZzU55dboPwZ5IJLpBfqBU698NDWtUbPrDvuuaatiiLsyVWqKywCYaZDOw/q+6dG36x12eMBIinaq4L0T2ODorR20XWcLsy/k1AY1hn1P++pFvObcHeiaUzmWvkhR0FDz+3vl7fmGYPOQafA0o9kvgefg72YndHyv4z5UkBe5IL8HNfk1lc1oblJfkDzb5pbLZTPHbRC0MSinQLRn2hvyVt/a2rK2BqZSQMxExu6+YEKOUOYkoTjiJ9lz9eSPA8K14GdTIid01sT60G22QreZ8JnV2zYj0fu3c6xmjS6RB0siL5ZAlap2vC00GpCpNozTbmQbjjGOvKdDwmMVkQRqGFz3UtfqmGWtYzrjRKeyCj1KTuawADWAKUlZFkLxuQI+whWKWyQp9LWezZjRGOqCjyfv8IBSjc5iy2vD3Lvy2t16NtlxIDsc1bV6mwmKRLnGaoVfz+kO18tUTpu43Dv4EgRGsl2duC73ZDfw/JbruV6Ab9yWiz/elxcCW6meC2mrAjw/8EM3bGGvbd8POx08hW22gk4XT2b4oNPGx15301oWnM4kmc2wwjukHygphRbAvN25ghuLiEiPitL1lnBulm8vR2JCjSeAy2I277d51a9FRVerY4/O5q9A5csSs7p6jqm97azZdt04oc0oQzY7mbLg37tkVsv/9ttazifLSs9vhOTXc2zIQTTntxJm2EmoxnINS2lGL74/ZS/P4/hQ2evXR+Y+MveHYu5qNrxH2j7S9v9HW99GWysfLQys5twXk+whhKpNDnuuK9Jckd7vn9uXeBqrldUHe/4d1EvxdQmTu8yuyv6LmRqmPL+59CqvzHy366Feu3646bbCsGu/MtuKF5TT7OLBeN111fWDwMbbme8yS19ZKq5n4AeMuX+0HxNNvuEyQh06gUXCiAZlp18YWid3AGl2CVGuuRjDmd1N/v6scFW4tMCu5rrlYqXgdVsh/uF5udUOcZV0u+Wqfnh22LcOARFvCEsrYvm2+U6VFovcyp4Ma7c38XuUZzdPBvK+gilI4BemzY5HTKisWGn0toEyYiojroGmZfIG48zulXE/XL21A/2KL4IORELBIdwCMrlAPqaLRs9AVkzKQCz5MFUqvwqvtcY27n9FvXHvW/CyZ6r3L44nWHU=</officeatwork>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DF417BDC2D2F8D4C9842A38936C43AE6" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="46e4e5c4f48816316898d898f3fce149">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="971f5f0a-b95b-49f4-a7e0-86a501385f3f" xmlns:ns3="25efce76-715e-4405-bfbc-9c1ffbb08c42" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e10277004ac3bbfb0ee01a9a540b7c0f" ns2:_="" ns3:_="">
+    <xsd:import namespace="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
+    <xsd:import namespace="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="971f5f0a-b95b-49f4-a7e0-86a501385f3f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="26e7e4f7-2791-4bee-a137-fcf627f30322" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25efce76-715e-4405-bfbc-9c1ffbb08c42" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6dfddec2-d947-45c5-bcd8-833100583cfc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="25efce76-715e-4405-bfbc-9c1ffbb08c42">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnU1wfk5pSWZ+nmeKnY0+MscnMS+9NDE91c7IwNTURh/OtQnLTC0HqoVQAUCh4NSc1GSgUfooHLgVAFOAKK8=</officeatwork>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{799B3E52-6460-4887-9A6A-EE551D722F1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A6DEF0A-D377-4940-91E7-2530D6844869}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="971f5f0a-b95b-49f4-a7e0-86a501385f3f"/>
+    <ds:schemaRef ds:uri="25efce76-715e-4405-bfbc-9c1ffbb08c42"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245A62C0-E6AC-493D-8DC7-F85BC29C3CCF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B8EFC9-A363-42F6-8E88-5FEB1A4090FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Formulas"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25FEFEDE-D75B-41FC-AA93-C6A8EDD1A53F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5414349B-C73A-4BA9-89B9-09F7AE1E34DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Media"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5414349B-C73A-4BA9-89B9-09F7AE1E34DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{799B3E52-6460-4887-9A6A-EE551D722F1C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Media"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449B45FC-8755-4360-A7E8-6A1DA88E2CF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/CustomXMLPart"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82B8EFC9-A363-42F6-8E88-5FEB1A4090FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6F7323B-BD85-461B-A651-84BE75FE1C01}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Formulas"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{245A62C0-E6AC-493D-8DC7-F85BC29C3CCF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732CC898-67A4-4F9C-93D2-7FFF77B12879}"/>
+</file>
+
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25FEFEDE-D75B-41FC-AA93-C6A8EDD1A53F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>519</Words>
-  <Characters>8292</Characters>
+  <Words>1206</Words>
+  <Characters>7605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
+  <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gesundheits-, Sozial- und Umweltdirektion, Amt für Kindes- und Erwachsenenschutz, </Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
@@ -14266,27 +14492,39 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Contactperson.DirectPhone">
     <vt:lpwstr>+41 41 875 2184</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Direktion.AbsenderKopfzeileZ3">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Function1.FunctionZ2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Function2.FunctionZ2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="CustomField.CopyTo2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="CustomField.Verteiler2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="CustomField.Enclosures2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="KLIB_BENUTZER_KURZZEICHEN">
     <vt:lpwstr>BENUTZER_KURZZEICHEN</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="ContentTypeId">
+    <vt:lpwstr>0x010100DF417BDC2D2F8D4C9842A38936C43AE6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="aufWebsiteaufgeschaltetja/nein">
+    <vt:lpwstr>ja</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="PasswortSchreibschutz">
+    <vt:lpwstr>AKESuri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>